--- v0 (2026-05-16)
+++ v1 (2026-09-13)
@@ -1489,8419 +1489,8739 @@
       </c>
       <c r="B51" t="s">
         <v>7</v>
       </c>
       <c r="C51" t="s">
         <v>11</v>
       </c>
       <c r="D51" s="2">
         <v>45657</v>
       </c>
       <c r="E51" s="3">
         <v>2024</v>
       </c>
       <c r="F51">
         <v>7.22</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>6</v>
       </c>
       <c r="B52" t="s">
         <v>7</v>
       </c>
       <c r="C52" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D52" s="2">
-        <v>32873</v>
+        <v>46022</v>
       </c>
       <c r="E52" s="3">
-        <v>1989</v>
+        <v>2025</v>
       </c>
       <c r="F52">
-        <v>7.1</v>
+        <v>7.253333</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>6</v>
       </c>
       <c r="B53" t="s">
         <v>7</v>
       </c>
       <c r="C53" t="s">
         <v>12</v>
       </c>
       <c r="D53" s="2">
-        <v>33238</v>
+        <v>32873</v>
       </c>
       <c r="E53" s="3">
-        <v>1990</v>
+        <v>1989</v>
       </c>
       <c r="F53">
-        <v>7.2</v>
+        <v>7.1</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>6</v>
       </c>
       <c r="B54" t="s">
         <v>7</v>
       </c>
       <c r="C54" t="s">
         <v>12</v>
       </c>
       <c r="D54" s="2">
-        <v>33603</v>
+        <v>33238</v>
       </c>
       <c r="E54" s="3">
-        <v>1991</v>
+        <v>1990</v>
       </c>
       <c r="F54">
-        <v>7.1</v>
+        <v>7.2</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>6</v>
       </c>
       <c r="B55" t="s">
         <v>7</v>
       </c>
       <c r="C55" t="s">
         <v>12</v>
       </c>
       <c r="D55" s="2">
-        <v>33969</v>
+        <v>33603</v>
       </c>
       <c r="E55" s="3">
-        <v>1992</v>
+        <v>1991</v>
       </c>
       <c r="F55">
-        <v>6.9</v>
+        <v>7.1</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>6</v>
       </c>
       <c r="B56" t="s">
         <v>7</v>
       </c>
       <c r="C56" t="s">
         <v>12</v>
       </c>
       <c r="D56" s="2">
-        <v>34334</v>
+        <v>33969</v>
       </c>
       <c r="E56" s="3">
-        <v>1993</v>
+        <v>1992</v>
       </c>
       <c r="F56">
-        <v>7.1</v>
+        <v>6.9</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>6</v>
       </c>
       <c r="B57" t="s">
         <v>7</v>
       </c>
       <c r="C57" t="s">
         <v>12</v>
       </c>
       <c r="D57" s="2">
-        <v>34699</v>
+        <v>34334</v>
       </c>
       <c r="E57" s="3">
-        <v>1994</v>
+        <v>1993</v>
       </c>
       <c r="F57">
-        <v>7</v>
+        <v>7.1</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>6</v>
       </c>
       <c r="B58" t="s">
         <v>7</v>
       </c>
       <c r="C58" t="s">
         <v>12</v>
       </c>
       <c r="D58" s="2">
-        <v>35064</v>
+        <v>34699</v>
       </c>
       <c r="E58" s="3">
-        <v>1995</v>
+        <v>1994</v>
       </c>
       <c r="F58">
         <v>7</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>6</v>
       </c>
       <c r="B59" t="s">
         <v>7</v>
       </c>
       <c r="C59" t="s">
         <v>12</v>
       </c>
       <c r="D59" s="2">
-        <v>35795</v>
+        <v>35064</v>
       </c>
       <c r="E59" s="3">
-        <v>1997</v>
+        <v>1995</v>
       </c>
       <c r="F59">
-        <v>6.9</v>
+        <v>7</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>6</v>
       </c>
       <c r="B60" t="s">
         <v>7</v>
       </c>
       <c r="C60" t="s">
         <v>12</v>
       </c>
       <c r="D60" s="2">
-        <v>36525</v>
+        <v>35795</v>
       </c>
       <c r="E60" s="3">
-        <v>1999</v>
+        <v>1997</v>
       </c>
       <c r="F60">
         <v>6.9</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>6</v>
       </c>
       <c r="B61" t="s">
         <v>7</v>
       </c>
       <c r="C61" t="s">
         <v>12</v>
       </c>
       <c r="D61" s="2">
-        <v>36891</v>
+        <v>36525</v>
       </c>
       <c r="E61" s="3">
-        <v>2000</v>
+        <v>1999</v>
       </c>
       <c r="F61">
-        <v>7</v>
+        <v>6.9</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>6</v>
       </c>
       <c r="B62" t="s">
         <v>7</v>
       </c>
       <c r="C62" t="s">
         <v>12</v>
       </c>
       <c r="D62" s="2">
-        <v>37256</v>
+        <v>36891</v>
       </c>
       <c r="E62" s="3">
-        <v>2001</v>
+        <v>2000</v>
       </c>
       <c r="F62">
         <v>7</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>6</v>
       </c>
       <c r="B63" t="s">
         <v>7</v>
       </c>
       <c r="C63" t="s">
         <v>12</v>
       </c>
       <c r="D63" s="2">
-        <v>37621</v>
+        <v>37256</v>
       </c>
       <c r="E63" s="3">
-        <v>2002</v>
+        <v>2001</v>
       </c>
       <c r="F63">
-        <v>7.1</v>
+        <v>7</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>6</v>
       </c>
       <c r="B64" t="s">
         <v>7</v>
       </c>
       <c r="C64" t="s">
         <v>12</v>
       </c>
       <c r="D64" s="2">
-        <v>37986</v>
+        <v>37621</v>
       </c>
       <c r="E64" s="3">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="F64">
-        <v>7</v>
+        <v>7.1</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>6</v>
       </c>
       <c r="B65" t="s">
         <v>7</v>
       </c>
       <c r="C65" t="s">
         <v>12</v>
       </c>
       <c r="D65" s="2">
-        <v>38352</v>
+        <v>37986</v>
       </c>
       <c r="E65" s="3">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="F65">
-        <v>7.1</v>
+        <v>7</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>6</v>
       </c>
       <c r="B66" t="s">
         <v>7</v>
       </c>
       <c r="C66" t="s">
         <v>12</v>
       </c>
       <c r="D66" s="2">
-        <v>38717</v>
+        <v>38352</v>
       </c>
       <c r="E66" s="3">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="F66">
-        <v>7</v>
+        <v>7.1</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>6</v>
       </c>
       <c r="B67" t="s">
         <v>7</v>
       </c>
       <c r="C67" t="s">
         <v>12</v>
       </c>
       <c r="D67" s="2">
-        <v>39082</v>
+        <v>38717</v>
       </c>
       <c r="E67" s="3">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="F67">
-        <v>7.1</v>
+        <v>7</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>6</v>
       </c>
       <c r="B68" t="s">
         <v>7</v>
       </c>
       <c r="C68" t="s">
         <v>12</v>
       </c>
       <c r="D68" s="2">
-        <v>39447</v>
+        <v>39082</v>
       </c>
       <c r="E68" s="3">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="F68">
-        <v>7</v>
+        <v>7.1</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>6</v>
       </c>
       <c r="B69" t="s">
         <v>7</v>
       </c>
       <c r="C69" t="s">
         <v>12</v>
       </c>
       <c r="D69" s="2">
-        <v>39813</v>
+        <v>39447</v>
       </c>
       <c r="E69" s="3">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="F69">
-        <v>6.8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>6</v>
       </c>
       <c r="B70" t="s">
         <v>7</v>
       </c>
       <c r="C70" t="s">
         <v>12</v>
       </c>
       <c r="D70" s="2">
-        <v>40178</v>
+        <v>39813</v>
       </c>
       <c r="E70" s="3">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="F70">
-        <v>6.6</v>
+        <v>6.8</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>6</v>
       </c>
       <c r="B71" t="s">
         <v>7</v>
       </c>
       <c r="C71" t="s">
         <v>12</v>
       </c>
       <c r="D71" s="2">
-        <v>42369</v>
+        <v>40178</v>
       </c>
       <c r="E71" s="3">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="F71">
-        <v>7.5</v>
+        <v>6.6</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>6</v>
       </c>
       <c r="B72" t="s">
         <v>7</v>
       </c>
       <c r="C72" t="s">
         <v>12</v>
       </c>
       <c r="D72" s="2">
-        <v>42735</v>
+        <v>42369</v>
       </c>
       <c r="E72" s="3">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="F72">
         <v>7.5</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>6</v>
       </c>
       <c r="B73" t="s">
         <v>7</v>
       </c>
       <c r="C73" t="s">
         <v>12</v>
       </c>
       <c r="D73" s="2">
-        <v>43100</v>
+        <v>42735</v>
       </c>
       <c r="E73" s="3">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="F73">
         <v>7.5</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>6</v>
       </c>
       <c r="B74" t="s">
         <v>7</v>
       </c>
       <c r="C74" t="s">
         <v>12</v>
       </c>
       <c r="D74" s="2">
-        <v>43465</v>
+        <v>43100</v>
       </c>
       <c r="E74" s="3">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="F74">
-        <v>7.2</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>6</v>
       </c>
       <c r="B75" t="s">
         <v>7</v>
       </c>
       <c r="C75" t="s">
         <v>12</v>
       </c>
       <c r="D75" s="2">
-        <v>43830</v>
+        <v>43465</v>
       </c>
       <c r="E75" s="3">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="F75">
-        <v>7.1</v>
+        <v>7.2</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>6</v>
       </c>
       <c r="B76" t="s">
         <v>7</v>
       </c>
       <c r="C76" t="s">
         <v>12</v>
       </c>
       <c r="D76" s="2">
-        <v>44196</v>
+        <v>43830</v>
       </c>
       <c r="E76" s="3">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="F76">
-        <v>6.867</v>
+        <v>7.1</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>6</v>
       </c>
       <c r="B77" t="s">
         <v>7</v>
       </c>
       <c r="C77" t="s">
         <v>12</v>
       </c>
       <c r="D77" s="2">
-        <v>44561</v>
+        <v>44196</v>
       </c>
       <c r="E77" s="3">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="F77">
-        <v>7.03333</v>
+        <v>6.867</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>6</v>
       </c>
       <c r="B78" t="s">
         <v>7</v>
       </c>
       <c r="C78" t="s">
         <v>12</v>
       </c>
       <c r="D78" s="2">
-        <v>44926</v>
+        <v>44561</v>
       </c>
       <c r="E78" s="3">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="F78">
-        <v>7.1</v>
+        <v>7.03333</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>6</v>
       </c>
       <c r="B79" t="s">
         <v>7</v>
       </c>
       <c r="C79" t="s">
         <v>12</v>
       </c>
       <c r="D79" s="2">
-        <v>45291</v>
+        <v>44926</v>
       </c>
       <c r="E79" s="3">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="F79">
-        <v>7.2</v>
+        <v>7.1</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>6</v>
       </c>
       <c r="B80" t="s">
         <v>7</v>
       </c>
       <c r="C80" t="s">
         <v>12</v>
       </c>
       <c r="D80" s="2">
-        <v>45657</v>
+        <v>45291</v>
       </c>
       <c r="E80" s="3">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="F80">
-        <v>7.15</v>
+        <v>7.2</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>6</v>
       </c>
       <c r="B81" t="s">
         <v>7</v>
       </c>
       <c r="C81" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D81" s="2">
-        <v>32873</v>
+        <v>45657</v>
       </c>
       <c r="E81" s="3">
-        <v>1989</v>
+        <v>2024</v>
       </c>
       <c r="F81">
-        <v>7.2</v>
+        <v>7.15</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>6</v>
       </c>
       <c r="B82" t="s">
         <v>7</v>
       </c>
       <c r="C82" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D82" s="2">
-        <v>34699</v>
+        <v>46022</v>
       </c>
       <c r="E82" s="3">
-        <v>1994</v>
+        <v>2025</v>
       </c>
       <c r="F82">
-        <v>7.1</v>
+        <v>7.15</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>6</v>
       </c>
       <c r="B83" t="s">
         <v>7</v>
       </c>
       <c r="C83" t="s">
         <v>13</v>
       </c>
       <c r="D83" s="2">
-        <v>35064</v>
+        <v>32873</v>
       </c>
       <c r="E83" s="3">
-        <v>1995</v>
+        <v>1989</v>
       </c>
       <c r="F83">
         <v>7.2</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>6</v>
       </c>
       <c r="B84" t="s">
         <v>7</v>
       </c>
       <c r="C84" t="s">
         <v>13</v>
       </c>
       <c r="D84" s="2">
-        <v>35430</v>
+        <v>34699</v>
       </c>
       <c r="E84" s="3">
-        <v>1996</v>
+        <v>1994</v>
       </c>
       <c r="F84">
         <v>7.1</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>6</v>
       </c>
       <c r="B85" t="s">
         <v>7</v>
       </c>
       <c r="C85" t="s">
         <v>13</v>
       </c>
       <c r="D85" s="2">
-        <v>35795</v>
+        <v>35064</v>
       </c>
       <c r="E85" s="3">
-        <v>1997</v>
+        <v>1995</v>
       </c>
       <c r="F85">
-        <v>7.1</v>
+        <v>7.2</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>6</v>
       </c>
       <c r="B86" t="s">
         <v>7</v>
       </c>
       <c r="C86" t="s">
         <v>13</v>
       </c>
       <c r="D86" s="2">
-        <v>36160</v>
+        <v>35430</v>
       </c>
       <c r="E86" s="3">
-        <v>1998</v>
+        <v>1996</v>
       </c>
       <c r="F86">
-        <v>7</v>
+        <v>7.1</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>6</v>
       </c>
       <c r="B87" t="s">
         <v>7</v>
       </c>
       <c r="C87" t="s">
         <v>13</v>
       </c>
       <c r="D87" s="2">
-        <v>36525</v>
+        <v>35795</v>
       </c>
       <c r="E87" s="3">
-        <v>1999</v>
+        <v>1997</v>
       </c>
       <c r="F87">
-        <v>7</v>
+        <v>7.1</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>6</v>
       </c>
       <c r="B88" t="s">
         <v>7</v>
       </c>
       <c r="C88" t="s">
         <v>13</v>
       </c>
       <c r="D88" s="2">
-        <v>36891</v>
+        <v>36160</v>
       </c>
       <c r="E88" s="3">
-        <v>2000</v>
+        <v>1998</v>
       </c>
       <c r="F88">
-        <v>7.2</v>
+        <v>7</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>6</v>
       </c>
       <c r="B89" t="s">
         <v>7</v>
       </c>
       <c r="C89" t="s">
         <v>13</v>
       </c>
       <c r="D89" s="2">
-        <v>37256</v>
+        <v>36525</v>
       </c>
       <c r="E89" s="3">
-        <v>2001</v>
+        <v>1999</v>
       </c>
       <c r="F89">
-        <v>7.2</v>
+        <v>7</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>6</v>
       </c>
       <c r="B90" t="s">
         <v>7</v>
       </c>
       <c r="C90" t="s">
         <v>13</v>
       </c>
       <c r="D90" s="2">
-        <v>37621</v>
+        <v>36891</v>
       </c>
       <c r="E90" s="3">
-        <v>2002</v>
+        <v>2000</v>
       </c>
       <c r="F90">
         <v>7.2</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>6</v>
       </c>
       <c r="B91" t="s">
         <v>7</v>
       </c>
       <c r="C91" t="s">
         <v>13</v>
       </c>
       <c r="D91" s="2">
-        <v>37986</v>
+        <v>37256</v>
       </c>
       <c r="E91" s="3">
-        <v>2003</v>
+        <v>2001</v>
       </c>
       <c r="F91">
-        <v>7.3</v>
+        <v>7.2</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>6</v>
       </c>
       <c r="B92" t="s">
         <v>7</v>
       </c>
       <c r="C92" t="s">
         <v>13</v>
       </c>
       <c r="D92" s="2">
-        <v>38352</v>
+        <v>37621</v>
       </c>
       <c r="E92" s="3">
-        <v>2004</v>
+        <v>2002</v>
       </c>
       <c r="F92">
-        <v>7.3</v>
+        <v>7.2</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>6</v>
       </c>
       <c r="B93" t="s">
         <v>7</v>
       </c>
       <c r="C93" t="s">
         <v>13</v>
       </c>
       <c r="D93" s="2">
-        <v>38717</v>
+        <v>37986</v>
       </c>
       <c r="E93" s="3">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="F93">
         <v>7.3</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>6</v>
       </c>
       <c r="B94" t="s">
         <v>7</v>
       </c>
       <c r="C94" t="s">
         <v>13</v>
       </c>
       <c r="D94" s="2">
-        <v>39082</v>
+        <v>38352</v>
       </c>
       <c r="E94" s="3">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="F94">
-        <v>7.4</v>
+        <v>7.3</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>6</v>
       </c>
       <c r="B95" t="s">
         <v>7</v>
       </c>
       <c r="C95" t="s">
         <v>13</v>
       </c>
       <c r="D95" s="2">
-        <v>39447</v>
+        <v>38717</v>
       </c>
       <c r="E95" s="3">
-        <v>2007</v>
+        <v>2005</v>
       </c>
       <c r="F95">
         <v>7.3</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>6</v>
       </c>
       <c r="B96" t="s">
         <v>7</v>
       </c>
       <c r="C96" t="s">
         <v>13</v>
       </c>
       <c r="D96" s="2">
-        <v>39813</v>
+        <v>39082</v>
       </c>
       <c r="E96" s="3">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="F96">
-        <v>7.3</v>
+        <v>7.4</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>6</v>
       </c>
       <c r="B97" t="s">
         <v>7</v>
       </c>
       <c r="C97" t="s">
         <v>13</v>
       </c>
       <c r="D97" s="2">
-        <v>40178</v>
+        <v>39447</v>
       </c>
       <c r="E97" s="3">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="F97">
         <v>7.3</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>6</v>
       </c>
       <c r="B98" t="s">
         <v>7</v>
       </c>
       <c r="C98" t="s">
         <v>13</v>
       </c>
       <c r="D98" s="2">
-        <v>40543</v>
+        <v>39813</v>
       </c>
       <c r="E98" s="3">
-        <v>2010</v>
+        <v>2008</v>
       </c>
       <c r="F98">
         <v>7.3</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>6</v>
       </c>
       <c r="B99" t="s">
         <v>7</v>
       </c>
       <c r="C99" t="s">
         <v>13</v>
       </c>
       <c r="D99" s="2">
-        <v>40908</v>
+        <v>40178</v>
       </c>
       <c r="E99" s="3">
-        <v>2011</v>
+        <v>2009</v>
       </c>
       <c r="F99">
-        <v>7.4</v>
+        <v>7.3</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>6</v>
       </c>
       <c r="B100" t="s">
         <v>7</v>
       </c>
       <c r="C100" t="s">
         <v>13</v>
       </c>
       <c r="D100" s="2">
-        <v>41274</v>
+        <v>40543</v>
       </c>
       <c r="E100" s="3">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="F100">
-        <v>7.38</v>
+        <v>7.3</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>6</v>
       </c>
       <c r="B101" t="s">
         <v>7</v>
       </c>
       <c r="C101" t="s">
         <v>13</v>
       </c>
       <c r="D101" s="2">
-        <v>41639</v>
+        <v>40908</v>
       </c>
       <c r="E101" s="3">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="F101">
-        <v>7.3</v>
+        <v>7.4</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>6</v>
       </c>
       <c r="B102" t="s">
         <v>7</v>
       </c>
       <c r="C102" t="s">
         <v>13</v>
       </c>
       <c r="D102" s="2">
-        <v>42004</v>
+        <v>41274</v>
       </c>
       <c r="E102" s="3">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="F102">
-        <v>7.34</v>
+        <v>7.38</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>6</v>
       </c>
       <c r="B103" t="s">
         <v>7</v>
       </c>
       <c r="C103" t="s">
         <v>13</v>
       </c>
       <c r="D103" s="2">
-        <v>42369</v>
+        <v>41639</v>
       </c>
       <c r="E103" s="3">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="F103">
-        <v>7.27</v>
+        <v>7.3</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>6</v>
       </c>
       <c r="B104" t="s">
         <v>7</v>
       </c>
       <c r="C104" t="s">
         <v>13</v>
       </c>
       <c r="D104" s="2">
-        <v>42735</v>
+        <v>42004</v>
       </c>
       <c r="E104" s="3">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="F104">
-        <v>7.27</v>
+        <v>7.34</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>6</v>
       </c>
       <c r="B105" t="s">
         <v>7</v>
       </c>
       <c r="C105" t="s">
         <v>13</v>
       </c>
       <c r="D105" s="2">
-        <v>43100</v>
+        <v>42369</v>
       </c>
       <c r="E105" s="3">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="F105">
-        <v>7.24</v>
+        <v>7.27</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>6</v>
       </c>
       <c r="B106" t="s">
         <v>7</v>
       </c>
       <c r="C106" t="s">
         <v>13</v>
       </c>
       <c r="D106" s="2">
-        <v>43465</v>
+        <v>42735</v>
       </c>
       <c r="E106" s="3">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="F106">
-        <v>7.25</v>
+        <v>7.27</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>6</v>
       </c>
       <c r="B107" t="s">
         <v>7</v>
       </c>
       <c r="C107" t="s">
         <v>13</v>
       </c>
       <c r="D107" s="2">
-        <v>43830</v>
+        <v>43100</v>
       </c>
       <c r="E107" s="3">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="F107">
-        <v>7.3</v>
+        <v>7.24</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>6</v>
       </c>
       <c r="B108" t="s">
         <v>7</v>
       </c>
       <c r="C108" t="s">
         <v>13</v>
       </c>
       <c r="D108" s="2">
-        <v>44196</v>
+        <v>43465</v>
       </c>
       <c r="E108" s="3">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="F108">
-        <v>7.357</v>
+        <v>7.25</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>6</v>
       </c>
       <c r="B109" t="s">
         <v>7</v>
       </c>
       <c r="C109" t="s">
         <v>13</v>
       </c>
       <c r="D109" s="2">
-        <v>44561</v>
+        <v>43830</v>
       </c>
       <c r="E109" s="3">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="F109">
-        <v>7.38333</v>
+        <v>7.3</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>6</v>
       </c>
       <c r="B110" t="s">
         <v>7</v>
       </c>
       <c r="C110" t="s">
         <v>13</v>
       </c>
       <c r="D110" s="2">
-        <v>44926</v>
+        <v>44196</v>
       </c>
       <c r="E110" s="3">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="F110">
-        <v>7.40333</v>
+        <v>7.357</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>6</v>
       </c>
       <c r="B111" t="s">
         <v>7</v>
       </c>
       <c r="C111" t="s">
         <v>13</v>
       </c>
       <c r="D111" s="2">
-        <v>45291</v>
+        <v>44561</v>
       </c>
       <c r="E111" s="3">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="F111">
-        <v>7.33333</v>
+        <v>7.38333</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>6</v>
       </c>
       <c r="B112" t="s">
         <v>7</v>
       </c>
       <c r="C112" t="s">
         <v>13</v>
       </c>
       <c r="D112" s="2">
-        <v>45657</v>
+        <v>44926</v>
       </c>
       <c r="E112" s="3">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="F112">
-        <v>7.333333</v>
+        <v>7.40333</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>6</v>
       </c>
       <c r="B113" t="s">
         <v>7</v>
       </c>
       <c r="C113" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D113" s="2">
-        <v>33238</v>
+        <v>45291</v>
       </c>
       <c r="E113" s="3">
-        <v>1990</v>
+        <v>2023</v>
       </c>
       <c r="F113">
-        <v>6.5</v>
+        <v>7.33333</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>6</v>
       </c>
       <c r="B114" t="s">
         <v>7</v>
       </c>
       <c r="C114" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D114" s="2">
-        <v>33603</v>
+        <v>45657</v>
       </c>
       <c r="E114" s="3">
-        <v>1991</v>
+        <v>2024</v>
       </c>
       <c r="F114">
-        <v>6.7</v>
+        <v>7.333333</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>6</v>
       </c>
       <c r="B115" t="s">
         <v>7</v>
       </c>
       <c r="C115" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D115" s="2">
-        <v>33969</v>
+        <v>46022</v>
       </c>
       <c r="E115" s="3">
-        <v>1992</v>
+        <v>2025</v>
       </c>
       <c r="F115">
-        <v>6.4</v>
+        <v>7.28</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>6</v>
       </c>
       <c r="B116" t="s">
         <v>7</v>
       </c>
       <c r="C116" t="s">
         <v>14</v>
       </c>
       <c r="D116" s="2">
-        <v>34334</v>
+        <v>33238</v>
       </c>
       <c r="E116" s="3">
-        <v>1993</v>
+        <v>1990</v>
       </c>
       <c r="F116">
-        <v>6.3</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>6</v>
       </c>
       <c r="B117" t="s">
         <v>7</v>
       </c>
       <c r="C117" t="s">
         <v>14</v>
       </c>
       <c r="D117" s="2">
-        <v>34699</v>
+        <v>33603</v>
       </c>
       <c r="E117" s="3">
-        <v>1994</v>
+        <v>1991</v>
       </c>
       <c r="F117">
-        <v>6.1</v>
+        <v>6.7</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>6</v>
       </c>
       <c r="B118" t="s">
         <v>7</v>
       </c>
       <c r="C118" t="s">
         <v>14</v>
       </c>
       <c r="D118" s="2">
-        <v>35064</v>
+        <v>33969</v>
       </c>
       <c r="E118" s="3">
-        <v>1995</v>
+        <v>1992</v>
       </c>
       <c r="F118">
-        <v>6.1</v>
+        <v>6.4</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>6</v>
       </c>
       <c r="B119" t="s">
         <v>7</v>
       </c>
       <c r="C119" t="s">
         <v>14</v>
       </c>
       <c r="D119" s="2">
-        <v>35795</v>
+        <v>34334</v>
       </c>
       <c r="E119" s="3">
-        <v>1997</v>
+        <v>1993</v>
       </c>
       <c r="F119">
         <v>6.3</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>6</v>
       </c>
       <c r="B120" t="s">
         <v>7</v>
       </c>
       <c r="C120" t="s">
         <v>14</v>
       </c>
       <c r="D120" s="2">
-        <v>36525</v>
+        <v>34699</v>
       </c>
       <c r="E120" s="3">
-        <v>1999</v>
+        <v>1994</v>
       </c>
       <c r="F120">
-        <v>6.3</v>
+        <v>6.1</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>6</v>
       </c>
       <c r="B121" t="s">
         <v>7</v>
       </c>
       <c r="C121" t="s">
         <v>14</v>
       </c>
       <c r="D121" s="2">
-        <v>36891</v>
+        <v>35064</v>
       </c>
       <c r="E121" s="3">
-        <v>2000</v>
+        <v>1995</v>
       </c>
       <c r="F121">
-        <v>6.3</v>
+        <v>6.1</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>6</v>
       </c>
       <c r="B122" t="s">
         <v>7</v>
       </c>
       <c r="C122" t="s">
         <v>14</v>
       </c>
       <c r="D122" s="2">
-        <v>37256</v>
+        <v>35795</v>
       </c>
       <c r="E122" s="3">
-        <v>2001</v>
+        <v>1997</v>
       </c>
       <c r="F122">
-        <v>6.2</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>6</v>
       </c>
       <c r="B123" t="s">
         <v>7</v>
       </c>
       <c r="C123" t="s">
         <v>14</v>
       </c>
       <c r="D123" s="2">
-        <v>37621</v>
+        <v>36525</v>
       </c>
       <c r="E123" s="3">
-        <v>2002</v>
+        <v>1999</v>
       </c>
       <c r="F123">
-        <v>6.4</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>6</v>
       </c>
       <c r="B124" t="s">
         <v>7</v>
       </c>
       <c r="C124" t="s">
         <v>14</v>
       </c>
       <c r="D124" s="2">
-        <v>37986</v>
+        <v>36891</v>
       </c>
       <c r="E124" s="3">
-        <v>2003</v>
+        <v>2000</v>
       </c>
       <c r="F124">
-        <v>6.4</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>6</v>
       </c>
       <c r="B125" t="s">
         <v>7</v>
       </c>
       <c r="C125" t="s">
         <v>14</v>
       </c>
       <c r="D125" s="2">
-        <v>38352</v>
+        <v>37256</v>
       </c>
       <c r="E125" s="3">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="F125">
-        <v>6.5</v>
+        <v>6.2</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>6</v>
       </c>
       <c r="B126" t="s">
         <v>7</v>
       </c>
       <c r="C126" t="s">
         <v>14</v>
       </c>
       <c r="D126" s="2">
-        <v>38717</v>
+        <v>37621</v>
       </c>
       <c r="E126" s="3">
-        <v>2005</v>
+        <v>2002</v>
       </c>
       <c r="F126">
-        <v>6.3</v>
+        <v>6.4</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
         <v>6</v>
       </c>
       <c r="B127" t="s">
         <v>7</v>
       </c>
       <c r="C127" t="s">
         <v>14</v>
       </c>
       <c r="D127" s="2">
-        <v>39082</v>
+        <v>37986</v>
       </c>
       <c r="E127" s="3">
-        <v>2006</v>
+        <v>2003</v>
       </c>
       <c r="F127">
         <v>6.4</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
         <v>6</v>
       </c>
       <c r="B128" t="s">
         <v>7</v>
       </c>
       <c r="C128" t="s">
         <v>14</v>
       </c>
       <c r="D128" s="2">
-        <v>39447</v>
+        <v>38352</v>
       </c>
       <c r="E128" s="3">
-        <v>2007</v>
+        <v>2004</v>
       </c>
       <c r="F128">
-        <v>6.4</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
         <v>6</v>
       </c>
       <c r="B129" t="s">
         <v>7</v>
       </c>
       <c r="C129" t="s">
         <v>14</v>
       </c>
       <c r="D129" s="2">
-        <v>39813</v>
+        <v>38717</v>
       </c>
       <c r="E129" s="3">
-        <v>2008</v>
+        <v>2005</v>
       </c>
       <c r="F129">
-        <v>6.4</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
         <v>6</v>
       </c>
       <c r="B130" t="s">
         <v>7</v>
       </c>
       <c r="C130" t="s">
         <v>14</v>
       </c>
       <c r="D130" s="2">
-        <v>40178</v>
+        <v>39082</v>
       </c>
       <c r="E130" s="3">
-        <v>2009</v>
+        <v>2006</v>
       </c>
       <c r="F130">
-        <v>6.3</v>
+        <v>6.4</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
         <v>6</v>
       </c>
       <c r="B131" t="s">
         <v>7</v>
       </c>
       <c r="C131" t="s">
         <v>14</v>
       </c>
       <c r="D131" s="2">
-        <v>40543</v>
+        <v>39447</v>
       </c>
       <c r="E131" s="3">
-        <v>2010</v>
+        <v>2007</v>
       </c>
       <c r="F131">
-        <v>6.2</v>
+        <v>6.4</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
         <v>6</v>
       </c>
       <c r="B132" t="s">
         <v>7</v>
       </c>
       <c r="C132" t="s">
         <v>14</v>
       </c>
       <c r="D132" s="2">
-        <v>42369</v>
+        <v>39813</v>
       </c>
       <c r="E132" s="3">
-        <v>2015</v>
+        <v>2008</v>
       </c>
       <c r="F132">
-        <v>6.2</v>
+        <v>6.4</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
         <v>6</v>
       </c>
       <c r="B133" t="s">
         <v>7</v>
       </c>
       <c r="C133" t="s">
         <v>14</v>
       </c>
       <c r="D133" s="2">
-        <v>42735</v>
+        <v>40178</v>
       </c>
       <c r="E133" s="3">
-        <v>2016</v>
+        <v>2009</v>
       </c>
       <c r="F133">
-        <v>6.2</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
         <v>6</v>
       </c>
       <c r="B134" t="s">
         <v>7</v>
       </c>
       <c r="C134" t="s">
         <v>14</v>
       </c>
       <c r="D134" s="2">
-        <v>43100</v>
+        <v>40543</v>
       </c>
       <c r="E134" s="3">
-        <v>2017</v>
+        <v>2010</v>
       </c>
       <c r="F134">
         <v>6.2</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
         <v>6</v>
       </c>
       <c r="B135" t="s">
         <v>7</v>
       </c>
       <c r="C135" t="s">
         <v>14</v>
       </c>
       <c r="D135" s="2">
-        <v>43465</v>
+        <v>42369</v>
       </c>
       <c r="E135" s="3">
-        <v>2018</v>
+        <v>2015</v>
       </c>
       <c r="F135">
         <v>6.2</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
         <v>6</v>
       </c>
       <c r="B136" t="s">
         <v>7</v>
       </c>
       <c r="C136" t="s">
         <v>14</v>
       </c>
       <c r="D136" s="2">
-        <v>43830</v>
+        <v>42735</v>
       </c>
       <c r="E136" s="3">
-        <v>2019</v>
+        <v>2016</v>
       </c>
       <c r="F136">
         <v>6.2</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
         <v>6</v>
       </c>
       <c r="B137" t="s">
         <v>7</v>
       </c>
       <c r="C137" t="s">
         <v>14</v>
       </c>
       <c r="D137" s="2">
-        <v>44196</v>
+        <v>43100</v>
       </c>
       <c r="E137" s="3">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="F137">
-        <v>6.133</v>
+        <v>6.2</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
         <v>6</v>
       </c>
       <c r="B138" t="s">
         <v>7</v>
       </c>
       <c r="C138" t="s">
         <v>14</v>
       </c>
       <c r="D138" s="2">
-        <v>44561</v>
+        <v>43465</v>
       </c>
       <c r="E138" s="3">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="F138">
-        <v>6.16667</v>
+        <v>6.2</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
         <v>6</v>
       </c>
       <c r="B139" t="s">
         <v>7</v>
       </c>
       <c r="C139" t="s">
         <v>14</v>
       </c>
       <c r="D139" s="2">
-        <v>44926</v>
+        <v>43830</v>
       </c>
       <c r="E139" s="3">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="F139">
-        <v>6.15667</v>
+        <v>6.2</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
         <v>6</v>
       </c>
       <c r="B140" t="s">
         <v>7</v>
       </c>
       <c r="C140" t="s">
         <v>14</v>
       </c>
       <c r="D140" s="2">
-        <v>45291</v>
+        <v>44196</v>
       </c>
       <c r="E140" s="3">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="F140">
-        <v>6.6</v>
+        <v>6.133</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
         <v>6</v>
       </c>
       <c r="B141" t="s">
         <v>7</v>
       </c>
       <c r="C141" t="s">
         <v>14</v>
       </c>
       <c r="D141" s="2">
-        <v>45657</v>
+        <v>44561</v>
       </c>
       <c r="E141" s="3">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="F141">
-        <v>6.16</v>
+        <v>6.16667</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
         <v>6</v>
       </c>
       <c r="B142" t="s">
         <v>7</v>
       </c>
       <c r="C142" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D142" s="2">
-        <v>32873</v>
+        <v>44926</v>
       </c>
       <c r="E142" s="3">
-        <v>1989</v>
+        <v>2022</v>
       </c>
       <c r="F142">
-        <v>7.3</v>
+        <v>6.15667</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
         <v>6</v>
       </c>
       <c r="B143" t="s">
         <v>7</v>
       </c>
       <c r="C143" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D143" s="2">
-        <v>33603</v>
+        <v>45291</v>
       </c>
       <c r="E143" s="3">
-        <v>1991</v>
+        <v>2023</v>
       </c>
       <c r="F143">
-        <v>7.23</v>
+        <v>6.6</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
         <v>6</v>
       </c>
       <c r="B144" t="s">
         <v>7</v>
       </c>
       <c r="C144" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D144" s="2">
-        <v>33969</v>
+        <v>45657</v>
       </c>
       <c r="E144" s="3">
-        <v>1992</v>
+        <v>2024</v>
       </c>
       <c r="F144">
-        <v>6.83</v>
+        <v>6.16</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
         <v>6</v>
       </c>
       <c r="B145" t="s">
         <v>7</v>
       </c>
       <c r="C145" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D145" s="2">
-        <v>34334</v>
+        <v>46022</v>
       </c>
       <c r="E145" s="3">
-        <v>1993</v>
+        <v>2025</v>
       </c>
       <c r="F145">
-        <v>6.77</v>
+        <v>6.126667</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
         <v>6</v>
       </c>
       <c r="B146" t="s">
         <v>7</v>
       </c>
       <c r="C146" t="s">
         <v>15</v>
       </c>
       <c r="D146" s="2">
-        <v>34699</v>
+        <v>32873</v>
       </c>
       <c r="E146" s="3">
-        <v>1994</v>
+        <v>1989</v>
       </c>
       <c r="F146">
-        <v>6.9</v>
+        <v>7.3</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
         <v>6</v>
       </c>
       <c r="B147" t="s">
         <v>7</v>
       </c>
       <c r="C147" t="s">
         <v>15</v>
       </c>
       <c r="D147" s="2">
-        <v>35064</v>
+        <v>33603</v>
       </c>
       <c r="E147" s="3">
-        <v>1995</v>
+        <v>1991</v>
       </c>
       <c r="F147">
-        <v>7.03</v>
+        <v>7.23</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
         <v>6</v>
       </c>
       <c r="B148" t="s">
         <v>7</v>
       </c>
       <c r="C148" t="s">
         <v>15</v>
       </c>
       <c r="D148" s="2">
-        <v>35795</v>
+        <v>33969</v>
       </c>
       <c r="E148" s="3">
-        <v>1997</v>
+        <v>1992</v>
       </c>
       <c r="F148">
-        <v>7</v>
+        <v>6.83</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
         <v>6</v>
       </c>
       <c r="B149" t="s">
         <v>7</v>
       </c>
       <c r="C149" t="s">
         <v>15</v>
       </c>
       <c r="D149" s="2">
-        <v>36525</v>
+        <v>34334</v>
       </c>
       <c r="E149" s="3">
-        <v>1999</v>
+        <v>1993</v>
       </c>
       <c r="F149">
-        <v>7.7</v>
+        <v>6.77</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
         <v>6</v>
       </c>
       <c r="B150" t="s">
         <v>7</v>
       </c>
       <c r="C150" t="s">
         <v>15</v>
       </c>
       <c r="D150" s="2">
-        <v>36891</v>
+        <v>34699</v>
       </c>
       <c r="E150" s="3">
-        <v>2000</v>
+        <v>1994</v>
       </c>
       <c r="F150">
-        <v>7.13</v>
+        <v>6.9</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
         <v>6</v>
       </c>
       <c r="B151" t="s">
         <v>7</v>
       </c>
       <c r="C151" t="s">
         <v>15</v>
       </c>
       <c r="D151" s="2">
-        <v>37256</v>
+        <v>35064</v>
       </c>
       <c r="E151" s="3">
-        <v>2001</v>
+        <v>1995</v>
       </c>
       <c r="F151">
-        <v>7.27</v>
+        <v>7.03</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
         <v>6</v>
       </c>
       <c r="B152" t="s">
         <v>7</v>
       </c>
       <c r="C152" t="s">
         <v>15</v>
       </c>
       <c r="D152" s="2">
-        <v>37621</v>
+        <v>35795</v>
       </c>
       <c r="E152" s="3">
-        <v>2002</v>
+        <v>1997</v>
       </c>
       <c r="F152">
-        <v>7.37</v>
+        <v>7</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
         <v>6</v>
       </c>
       <c r="B153" t="s">
         <v>7</v>
       </c>
       <c r="C153" t="s">
         <v>15</v>
       </c>
       <c r="D153" s="2">
-        <v>37986</v>
+        <v>36525</v>
       </c>
       <c r="E153" s="3">
-        <v>2003</v>
+        <v>1999</v>
       </c>
       <c r="F153">
-        <v>7.3</v>
+        <v>7.7</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
         <v>6</v>
       </c>
       <c r="B154" t="s">
         <v>7</v>
       </c>
       <c r="C154" t="s">
         <v>15</v>
       </c>
       <c r="D154" s="2">
-        <v>38352</v>
+        <v>36891</v>
       </c>
       <c r="E154" s="3">
-        <v>2004</v>
+        <v>2000</v>
       </c>
       <c r="F154">
-        <v>7.23</v>
+        <v>7.13</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
         <v>6</v>
       </c>
       <c r="B155" t="s">
         <v>7</v>
       </c>
       <c r="C155" t="s">
         <v>15</v>
       </c>
       <c r="D155" s="2">
-        <v>38717</v>
+        <v>37256</v>
       </c>
       <c r="E155" s="3">
-        <v>2005</v>
+        <v>2001</v>
       </c>
       <c r="F155">
-        <v>6.95</v>
+        <v>7.27</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
         <v>6</v>
       </c>
       <c r="B156" t="s">
         <v>7</v>
       </c>
       <c r="C156" t="s">
         <v>15</v>
       </c>
       <c r="D156" s="2">
-        <v>39082</v>
+        <v>37621</v>
       </c>
       <c r="E156" s="3">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="F156">
-        <v>6.97</v>
+        <v>7.37</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
         <v>6</v>
       </c>
       <c r="B157" t="s">
         <v>7</v>
       </c>
       <c r="C157" t="s">
         <v>15</v>
       </c>
       <c r="D157" s="2">
-        <v>39447</v>
+        <v>37986</v>
       </c>
       <c r="E157" s="3">
-        <v>2007</v>
+        <v>2003</v>
       </c>
       <c r="F157">
-        <v>7</v>
+        <v>7.3</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
         <v>6</v>
       </c>
       <c r="B158" t="s">
         <v>7</v>
       </c>
       <c r="C158" t="s">
         <v>15</v>
       </c>
       <c r="D158" s="2">
-        <v>39813</v>
+        <v>38352</v>
       </c>
       <c r="E158" s="3">
-        <v>2008</v>
+        <v>2004</v>
       </c>
       <c r="F158">
-        <v>7</v>
+        <v>7.23</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
         <v>6</v>
       </c>
       <c r="B159" t="s">
         <v>7</v>
       </c>
       <c r="C159" t="s">
         <v>15</v>
       </c>
       <c r="D159" s="2">
-        <v>40178</v>
+        <v>38717</v>
       </c>
       <c r="E159" s="3">
-        <v>2009</v>
+        <v>2005</v>
       </c>
       <c r="F159">
-        <v>7.08</v>
+        <v>6.95</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
         <v>6</v>
       </c>
       <c r="B160" t="s">
         <v>7</v>
       </c>
       <c r="C160" t="s">
         <v>15</v>
       </c>
       <c r="D160" s="2">
-        <v>40543</v>
+        <v>39082</v>
       </c>
       <c r="E160" s="3">
-        <v>2010</v>
+        <v>2006</v>
       </c>
       <c r="F160">
         <v>6.97</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
         <v>6</v>
       </c>
       <c r="B161" t="s">
         <v>7</v>
       </c>
       <c r="C161" t="s">
         <v>15</v>
       </c>
       <c r="D161" s="2">
-        <v>40908</v>
+        <v>39447</v>
       </c>
       <c r="E161" s="3">
-        <v>2011</v>
+        <v>2007</v>
       </c>
       <c r="F161">
-        <v>7.12</v>
+        <v>7</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
         <v>6</v>
       </c>
       <c r="B162" t="s">
         <v>7</v>
       </c>
       <c r="C162" t="s">
         <v>15</v>
       </c>
       <c r="D162" s="2">
-        <v>41274</v>
+        <v>39813</v>
       </c>
       <c r="E162" s="3">
-        <v>2012</v>
+        <v>2008</v>
       </c>
       <c r="F162">
         <v>7</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
         <v>6</v>
       </c>
       <c r="B163" t="s">
         <v>7</v>
       </c>
       <c r="C163" t="s">
         <v>15</v>
       </c>
       <c r="D163" s="2">
-        <v>41639</v>
+        <v>40178</v>
       </c>
       <c r="E163" s="3">
-        <v>2013</v>
+        <v>2009</v>
       </c>
       <c r="F163">
-        <v>6.99</v>
+        <v>7.08</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
         <v>6</v>
       </c>
       <c r="B164" t="s">
         <v>7</v>
       </c>
       <c r="C164" t="s">
         <v>15</v>
       </c>
       <c r="D164" s="2">
-        <v>42004</v>
+        <v>40543</v>
       </c>
       <c r="E164" s="3">
-        <v>2014</v>
+        <v>2010</v>
       </c>
       <c r="F164">
-        <v>7.01</v>
+        <v>6.97</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
         <v>6</v>
       </c>
       <c r="B165" t="s">
         <v>7</v>
       </c>
       <c r="C165" t="s">
         <v>15</v>
       </c>
       <c r="D165" s="2">
-        <v>42369</v>
+        <v>40908</v>
       </c>
       <c r="E165" s="3">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="F165">
-        <v>6.98</v>
+        <v>7.12</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
         <v>6</v>
       </c>
       <c r="B166" t="s">
         <v>7</v>
       </c>
       <c r="C166" t="s">
         <v>15</v>
       </c>
       <c r="D166" s="2">
-        <v>42735</v>
+        <v>41274</v>
       </c>
       <c r="E166" s="3">
-        <v>2016</v>
+        <v>2012</v>
       </c>
       <c r="F166">
-        <v>6.97</v>
+        <v>7</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
         <v>6</v>
       </c>
       <c r="B167" t="s">
         <v>7</v>
       </c>
       <c r="C167" t="s">
         <v>15</v>
       </c>
       <c r="D167" s="2">
-        <v>43465</v>
+        <v>41639</v>
       </c>
       <c r="E167" s="3">
-        <v>2018</v>
+        <v>2013</v>
       </c>
       <c r="F167">
-        <v>6.85</v>
+        <v>6.99</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
         <v>6</v>
       </c>
       <c r="B168" t="s">
         <v>7</v>
       </c>
       <c r="C168" t="s">
         <v>15</v>
       </c>
       <c r="D168" s="2">
-        <v>43830</v>
+        <v>42004</v>
       </c>
       <c r="E168" s="3">
-        <v>2019</v>
+        <v>2014</v>
       </c>
       <c r="F168">
-        <v>6.77</v>
+        <v>7.01</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
         <v>6</v>
       </c>
       <c r="B169" t="s">
         <v>7</v>
       </c>
       <c r="C169" t="s">
         <v>15</v>
       </c>
       <c r="D169" s="2">
-        <v>44196</v>
+        <v>42369</v>
       </c>
       <c r="E169" s="3">
-        <v>2020</v>
+        <v>2015</v>
       </c>
       <c r="F169">
-        <v>6.777</v>
+        <v>6.98</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
         <v>6</v>
       </c>
       <c r="B170" t="s">
         <v>7</v>
       </c>
       <c r="C170" t="s">
         <v>15</v>
       </c>
       <c r="D170" s="2">
-        <v>44561</v>
+        <v>42735</v>
       </c>
       <c r="E170" s="3">
-        <v>2021</v>
+        <v>2016</v>
       </c>
       <c r="F170">
-        <v>6.74667</v>
+        <v>6.97</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
         <v>6</v>
       </c>
       <c r="B171" t="s">
         <v>7</v>
       </c>
       <c r="C171" t="s">
         <v>15</v>
       </c>
       <c r="D171" s="2">
-        <v>44926</v>
+        <v>43465</v>
       </c>
       <c r="E171" s="3">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="F171">
-        <v>6.88667</v>
+        <v>6.85</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
         <v>6</v>
       </c>
       <c r="B172" t="s">
         <v>7</v>
       </c>
       <c r="C172" t="s">
         <v>15</v>
       </c>
       <c r="D172" s="2">
-        <v>45291</v>
+        <v>43830</v>
       </c>
       <c r="E172" s="3">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="F172">
-        <v>6.89667</v>
+        <v>6.77</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
         <v>6</v>
       </c>
       <c r="B173" t="s">
         <v>7</v>
       </c>
       <c r="C173" t="s">
         <v>15</v>
       </c>
       <c r="D173" s="2">
-        <v>45657</v>
+        <v>44196</v>
       </c>
       <c r="E173" s="3">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="F173">
-        <v>6.883333</v>
+        <v>6.777</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
         <v>6</v>
       </c>
       <c r="B174" t="s">
         <v>7</v>
       </c>
       <c r="C174" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D174" s="2">
-        <v>34334</v>
+        <v>44561</v>
       </c>
       <c r="E174" s="3">
-        <v>1993</v>
+        <v>2021</v>
       </c>
       <c r="F174">
-        <v>6.6</v>
+        <v>6.74667</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
         <v>6</v>
       </c>
       <c r="B175" t="s">
         <v>7</v>
       </c>
       <c r="C175" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D175" s="2">
-        <v>37621</v>
+        <v>44926</v>
       </c>
       <c r="E175" s="3">
-        <v>2002</v>
+        <v>2022</v>
       </c>
       <c r="F175">
-        <v>7</v>
+        <v>6.88667</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
         <v>6</v>
       </c>
       <c r="B176" t="s">
         <v>7</v>
       </c>
       <c r="C176" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D176" s="2">
-        <v>37986</v>
+        <v>45291</v>
       </c>
       <c r="E176" s="3">
-        <v>2003</v>
+        <v>2023</v>
       </c>
       <c r="F176">
-        <v>7</v>
+        <v>6.89667</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
         <v>6</v>
       </c>
       <c r="B177" t="s">
         <v>7</v>
       </c>
       <c r="C177" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D177" s="2">
-        <v>38352</v>
+        <v>45657</v>
       </c>
       <c r="E177" s="3">
-        <v>2004</v>
+        <v>2024</v>
       </c>
       <c r="F177">
-        <v>6.9</v>
+        <v>6.883333</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
         <v>6</v>
       </c>
       <c r="B178" t="s">
         <v>7</v>
       </c>
       <c r="C178" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D178" s="2">
-        <v>38717</v>
+        <v>46022</v>
       </c>
       <c r="E178" s="3">
-        <v>2005</v>
+        <v>2025</v>
       </c>
       <c r="F178">
-        <v>6.8</v>
+        <v>6.82</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
         <v>6</v>
       </c>
       <c r="B179" t="s">
         <v>7</v>
       </c>
       <c r="C179" t="s">
         <v>16</v>
       </c>
       <c r="D179" s="2">
-        <v>40543</v>
+        <v>34334</v>
       </c>
       <c r="E179" s="3">
-        <v>2010</v>
+        <v>1993</v>
       </c>
       <c r="F179">
-        <v>7.1</v>
+        <v>6.6</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
         <v>6</v>
       </c>
       <c r="B180" t="s">
         <v>7</v>
       </c>
       <c r="C180" t="s">
         <v>16</v>
       </c>
       <c r="D180" s="2">
-        <v>45291</v>
+        <v>37621</v>
       </c>
       <c r="E180" s="3">
-        <v>2023</v>
+        <v>2002</v>
       </c>
       <c r="F180">
         <v>7</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
         <v>6</v>
       </c>
       <c r="B181" t="s">
         <v>7</v>
       </c>
       <c r="C181" t="s">
         <v>16</v>
       </c>
       <c r="D181" s="2">
-        <v>45657</v>
+        <v>37986</v>
       </c>
       <c r="E181" s="3">
-        <v>2024</v>
+        <v>2003</v>
       </c>
       <c r="F181">
         <v>7</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
         <v>6</v>
       </c>
       <c r="B182" t="s">
         <v>7</v>
       </c>
       <c r="C182" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D182" s="2">
-        <v>31412</v>
+        <v>38352</v>
       </c>
       <c r="E182" s="3">
-        <v>1985</v>
+        <v>2004</v>
       </c>
       <c r="F182">
-        <v>5.8</v>
+        <v>6.9</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
         <v>6</v>
       </c>
       <c r="B183" t="s">
         <v>7</v>
       </c>
       <c r="C183" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D183" s="2">
-        <v>31777</v>
+        <v>38717</v>
       </c>
       <c r="E183" s="3">
-        <v>1986</v>
+        <v>2005</v>
       </c>
       <c r="F183">
-        <v>6.6</v>
+        <v>6.8</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
         <v>6</v>
       </c>
       <c r="B184" t="s">
         <v>7</v>
       </c>
       <c r="C184" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D184" s="2">
-        <v>32142</v>
+        <v>40543</v>
       </c>
       <c r="E184" s="3">
-        <v>1987</v>
+        <v>2010</v>
       </c>
       <c r="F184">
-        <v>6.6</v>
+        <v>7.1</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
         <v>6</v>
       </c>
       <c r="B185" t="s">
         <v>7</v>
       </c>
       <c r="C185" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D185" s="2">
-        <v>32508</v>
+        <v>45291</v>
       </c>
       <c r="E185" s="3">
-        <v>1988</v>
+        <v>2023</v>
       </c>
       <c r="F185">
-        <v>6.4</v>
+        <v>7</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
         <v>6</v>
       </c>
       <c r="B186" t="s">
         <v>7</v>
       </c>
       <c r="C186" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D186" s="2">
-        <v>32873</v>
+        <v>45657</v>
       </c>
       <c r="E186" s="3">
-        <v>1989</v>
+        <v>2024</v>
       </c>
       <c r="F186">
-        <v>6.1</v>
+        <v>7</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
         <v>6</v>
       </c>
       <c r="B187" t="s">
         <v>7</v>
       </c>
       <c r="C187" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D187" s="2">
-        <v>33238</v>
+        <v>46022</v>
       </c>
       <c r="E187" s="3">
-        <v>1990</v>
+        <v>2025</v>
       </c>
       <c r="F187">
-        <v>5.8</v>
+        <v>7.033333</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
         <v>6</v>
       </c>
       <c r="B188" t="s">
         <v>7</v>
       </c>
       <c r="C188" t="s">
         <v>17</v>
       </c>
       <c r="D188" s="2">
-        <v>33603</v>
+        <v>31412</v>
       </c>
       <c r="E188" s="3">
-        <v>1991</v>
+        <v>1985</v>
       </c>
       <c r="F188">
-        <v>6</v>
+        <v>5.8</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
         <v>6</v>
       </c>
       <c r="B189" t="s">
         <v>7</v>
       </c>
       <c r="C189" t="s">
         <v>17</v>
       </c>
       <c r="D189" s="2">
-        <v>39813</v>
+        <v>31777</v>
       </c>
       <c r="E189" s="3">
-        <v>2008</v>
+        <v>1986</v>
       </c>
       <c r="F189">
         <v>6.6</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
         <v>6</v>
       </c>
       <c r="B190" t="s">
         <v>7</v>
       </c>
       <c r="C190" t="s">
         <v>17</v>
       </c>
       <c r="D190" s="2">
-        <v>40178</v>
+        <v>32142</v>
       </c>
       <c r="E190" s="3">
-        <v>2009</v>
+        <v>1987</v>
       </c>
       <c r="F190">
         <v>6.6</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
         <v>6</v>
       </c>
       <c r="B191" t="s">
         <v>7</v>
       </c>
       <c r="C191" t="s">
         <v>17</v>
       </c>
       <c r="D191" s="2">
-        <v>40543</v>
+        <v>32508</v>
       </c>
       <c r="E191" s="3">
-        <v>2010</v>
+        <v>1988</v>
       </c>
       <c r="F191">
-        <v>6.3</v>
+        <v>6.4</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
         <v>6</v>
       </c>
       <c r="B192" t="s">
         <v>7</v>
       </c>
       <c r="C192" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D192" s="2">
-        <v>44561</v>
+        <v>32873</v>
       </c>
       <c r="E192" s="3">
-        <v>2021</v>
+        <v>1989</v>
       </c>
       <c r="F192">
-        <v>7.97667</v>
+        <v>6.1</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
         <v>6</v>
       </c>
       <c r="B193" t="s">
         <v>7</v>
       </c>
       <c r="C193" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D193" s="2">
-        <v>32873</v>
+        <v>33238</v>
       </c>
       <c r="E193" s="3">
-        <v>1989</v>
+        <v>1990</v>
       </c>
       <c r="F193">
-        <v>7.5</v>
+        <v>5.8</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
         <v>6</v>
       </c>
       <c r="B194" t="s">
         <v>7</v>
       </c>
       <c r="C194" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D194" s="2">
-        <v>34334</v>
+        <v>33603</v>
       </c>
       <c r="E194" s="3">
-        <v>1993</v>
+        <v>1991</v>
       </c>
       <c r="F194">
-        <v>7.9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
         <v>6</v>
       </c>
       <c r="B195" t="s">
         <v>7</v>
       </c>
       <c r="C195" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D195" s="2">
-        <v>34699</v>
+        <v>39813</v>
       </c>
       <c r="E195" s="3">
-        <v>1994</v>
+        <v>2008</v>
       </c>
       <c r="F195">
-        <v>7.9</v>
+        <v>6.6</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
         <v>6</v>
       </c>
       <c r="B196" t="s">
         <v>7</v>
       </c>
       <c r="C196" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D196" s="2">
-        <v>35064</v>
+        <v>40178</v>
       </c>
       <c r="E196" s="3">
-        <v>1995</v>
+        <v>2009</v>
       </c>
       <c r="F196">
-        <v>7.5</v>
+        <v>6.6</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
         <v>6</v>
       </c>
       <c r="B197" t="s">
         <v>7</v>
       </c>
       <c r="C197" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D197" s="2">
-        <v>35795</v>
+        <v>40543</v>
       </c>
       <c r="E197" s="3">
-        <v>1997</v>
+        <v>2010</v>
       </c>
       <c r="F197">
-        <v>7.4</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
         <v>6</v>
       </c>
       <c r="B198" t="s">
         <v>7</v>
       </c>
       <c r="C198" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D198" s="2">
-        <v>36160</v>
+        <v>44561</v>
       </c>
       <c r="E198" s="3">
-        <v>1998</v>
+        <v>2021</v>
       </c>
       <c r="F198">
-        <v>7.3</v>
+        <v>7.97667</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
         <v>6</v>
       </c>
       <c r="B199" t="s">
         <v>7</v>
       </c>
       <c r="C199" t="s">
         <v>19</v>
       </c>
       <c r="D199" s="2">
-        <v>36525</v>
+        <v>32873</v>
       </c>
       <c r="E199" s="3">
-        <v>1999</v>
+        <v>1989</v>
       </c>
       <c r="F199">
-        <v>7.3</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
         <v>6</v>
       </c>
       <c r="B200" t="s">
         <v>7</v>
       </c>
       <c r="C200" t="s">
         <v>19</v>
       </c>
       <c r="D200" s="2">
-        <v>36891</v>
+        <v>34334</v>
       </c>
       <c r="E200" s="3">
-        <v>2000</v>
+        <v>1993</v>
       </c>
       <c r="F200">
-        <v>7.3</v>
+        <v>7.9</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
         <v>6</v>
       </c>
       <c r="B201" t="s">
         <v>7</v>
       </c>
       <c r="C201" t="s">
         <v>19</v>
       </c>
       <c r="D201" s="2">
-        <v>37256</v>
+        <v>34699</v>
       </c>
       <c r="E201" s="3">
-        <v>2001</v>
+        <v>1994</v>
       </c>
       <c r="F201">
-        <v>7.4</v>
+        <v>7.9</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
         <v>6</v>
       </c>
       <c r="B202" t="s">
         <v>7</v>
       </c>
       <c r="C202" t="s">
         <v>19</v>
       </c>
       <c r="D202" s="2">
-        <v>37621</v>
+        <v>35064</v>
       </c>
       <c r="E202" s="3">
-        <v>2002</v>
+        <v>1995</v>
       </c>
       <c r="F202">
         <v>7.5</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="s">
         <v>6</v>
       </c>
       <c r="B203" t="s">
         <v>7</v>
       </c>
       <c r="C203" t="s">
         <v>19</v>
       </c>
       <c r="D203" s="2">
-        <v>37986</v>
+        <v>35795</v>
       </c>
       <c r="E203" s="3">
-        <v>2003</v>
+        <v>1997</v>
       </c>
       <c r="F203">
-        <v>7.6</v>
+        <v>7.4</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
         <v>6</v>
       </c>
       <c r="B204" t="s">
         <v>7</v>
       </c>
       <c r="C204" t="s">
         <v>19</v>
       </c>
       <c r="D204" s="2">
-        <v>38352</v>
+        <v>36160</v>
       </c>
       <c r="E204" s="3">
-        <v>2004</v>
+        <v>1998</v>
       </c>
       <c r="F204">
-        <v>7.6</v>
+        <v>7.3</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="s">
         <v>6</v>
       </c>
       <c r="B205" t="s">
         <v>7</v>
       </c>
       <c r="C205" t="s">
         <v>19</v>
       </c>
       <c r="D205" s="2">
-        <v>38717</v>
+        <v>36525</v>
       </c>
       <c r="E205" s="3">
-        <v>2005</v>
+        <v>1999</v>
       </c>
       <c r="F205">
-        <v>7.5</v>
+        <v>7.3</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
         <v>6</v>
       </c>
       <c r="B206" t="s">
         <v>7</v>
       </c>
       <c r="C206" t="s">
         <v>19</v>
       </c>
       <c r="D206" s="2">
-        <v>39082</v>
+        <v>36891</v>
       </c>
       <c r="E206" s="3">
-        <v>2006</v>
+        <v>2000</v>
       </c>
       <c r="F206">
-        <v>7.5</v>
+        <v>7.3</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="s">
         <v>6</v>
       </c>
       <c r="B207" t="s">
         <v>7</v>
       </c>
       <c r="C207" t="s">
         <v>19</v>
       </c>
       <c r="D207" s="2">
-        <v>39447</v>
+        <v>37256</v>
       </c>
       <c r="E207" s="3">
-        <v>2007</v>
+        <v>2001</v>
       </c>
       <c r="F207">
-        <v>7.48</v>
+        <v>7.4</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="s">
         <v>6</v>
       </c>
       <c r="B208" t="s">
         <v>7</v>
       </c>
       <c r="C208" t="s">
         <v>19</v>
       </c>
       <c r="D208" s="2">
-        <v>39813</v>
+        <v>37621</v>
       </c>
       <c r="E208" s="3">
-        <v>2008</v>
+        <v>2002</v>
       </c>
       <c r="F208">
-        <v>7.35</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="s">
         <v>6</v>
       </c>
       <c r="B209" t="s">
         <v>7</v>
       </c>
       <c r="C209" t="s">
         <v>19</v>
       </c>
       <c r="D209" s="2">
-        <v>40178</v>
+        <v>37986</v>
       </c>
       <c r="E209" s="3">
-        <v>2009</v>
+        <v>2003</v>
       </c>
       <c r="F209">
-        <v>7.42</v>
+        <v>7.6</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="s">
         <v>6</v>
       </c>
       <c r="B210" t="s">
         <v>7</v>
       </c>
       <c r="C210" t="s">
         <v>19</v>
       </c>
       <c r="D210" s="2">
-        <v>40543</v>
+        <v>38352</v>
       </c>
       <c r="E210" s="3">
-        <v>2010</v>
+        <v>2004</v>
       </c>
       <c r="F210">
-        <v>7.28</v>
+        <v>7.6</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="s">
         <v>6</v>
       </c>
       <c r="B211" t="s">
         <v>7</v>
       </c>
       <c r="C211" t="s">
         <v>19</v>
       </c>
       <c r="D211" s="2">
-        <v>40908</v>
+        <v>38717</v>
       </c>
       <c r="E211" s="3">
-        <v>2011</v>
+        <v>2005</v>
       </c>
       <c r="F211">
-        <v>7.48</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="s">
         <v>6</v>
       </c>
       <c r="B212" t="s">
         <v>7</v>
       </c>
       <c r="C212" t="s">
         <v>19</v>
       </c>
       <c r="D212" s="2">
-        <v>41274</v>
+        <v>39082</v>
       </c>
       <c r="E212" s="3">
-        <v>2012</v>
+        <v>2006</v>
       </c>
       <c r="F212">
-        <v>7.26</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="s">
         <v>6</v>
       </c>
       <c r="B213" t="s">
         <v>7</v>
       </c>
       <c r="C213" t="s">
         <v>19</v>
       </c>
       <c r="D213" s="2">
-        <v>41639</v>
+        <v>39447</v>
       </c>
       <c r="E213" s="3">
-        <v>2013</v>
+        <v>2007</v>
       </c>
       <c r="F213">
-        <v>7.44</v>
+        <v>7.48</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="s">
         <v>6</v>
       </c>
       <c r="B214" t="s">
         <v>7</v>
       </c>
       <c r="C214" t="s">
         <v>19</v>
       </c>
       <c r="D214" s="2">
-        <v>42004</v>
+        <v>39813</v>
       </c>
       <c r="E214" s="3">
-        <v>2014</v>
+        <v>2008</v>
       </c>
       <c r="F214">
-        <v>7.48</v>
+        <v>7.35</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="s">
         <v>6</v>
       </c>
       <c r="B215" t="s">
         <v>7</v>
       </c>
       <c r="C215" t="s">
         <v>19</v>
       </c>
       <c r="D215" s="2">
-        <v>42369</v>
+        <v>40178</v>
       </c>
       <c r="E215" s="3">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="F215">
-        <v>7.48</v>
+        <v>7.42</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="s">
         <v>6</v>
       </c>
       <c r="B216" t="s">
         <v>7</v>
       </c>
       <c r="C216" t="s">
         <v>19</v>
       </c>
       <c r="D216" s="2">
-        <v>42735</v>
+        <v>40543</v>
       </c>
       <c r="E216" s="3">
-        <v>2016</v>
+        <v>2010</v>
       </c>
       <c r="F216">
-        <v>7.39</v>
+        <v>7.28</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="s">
         <v>6</v>
       </c>
       <c r="B217" t="s">
         <v>7</v>
       </c>
       <c r="C217" t="s">
         <v>19</v>
       </c>
       <c r="D217" s="2">
-        <v>43100</v>
+        <v>40908</v>
       </c>
       <c r="E217" s="3">
-        <v>2017</v>
+        <v>2011</v>
       </c>
       <c r="F217">
-        <v>7.27</v>
+        <v>7.48</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="s">
         <v>6</v>
       </c>
       <c r="B218" t="s">
         <v>7</v>
       </c>
       <c r="C218" t="s">
         <v>19</v>
       </c>
       <c r="D218" s="2">
-        <v>43465</v>
+        <v>41274</v>
       </c>
       <c r="E218" s="3">
-        <v>2018</v>
+        <v>2012</v>
       </c>
       <c r="F218">
-        <v>7.29</v>
+        <v>7.26</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="s">
         <v>6</v>
       </c>
       <c r="B219" t="s">
         <v>7</v>
       </c>
       <c r="C219" t="s">
         <v>19</v>
       </c>
       <c r="D219" s="2">
-        <v>43830</v>
+        <v>41639</v>
       </c>
       <c r="E219" s="3">
-        <v>2019</v>
+        <v>2013</v>
       </c>
       <c r="F219">
-        <v>7.38</v>
+        <v>7.44</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="s">
         <v>6</v>
       </c>
       <c r="B220" t="s">
         <v>7</v>
       </c>
       <c r="C220" t="s">
         <v>19</v>
       </c>
       <c r="D220" s="2">
-        <v>44196</v>
+        <v>42004</v>
       </c>
       <c r="E220" s="3">
-        <v>2020</v>
+        <v>2014</v>
       </c>
       <c r="F220">
-        <v>7.38</v>
+        <v>7.48</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="s">
         <v>6</v>
       </c>
       <c r="B221" t="s">
         <v>7</v>
       </c>
       <c r="C221" t="s">
         <v>19</v>
       </c>
       <c r="D221" s="2">
-        <v>44561</v>
+        <v>42369</v>
       </c>
       <c r="E221" s="3">
-        <v>2021</v>
+        <v>2015</v>
       </c>
       <c r="F221">
-        <v>7.32</v>
+        <v>7.48</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="s">
         <v>6</v>
       </c>
       <c r="B222" t="s">
         <v>7</v>
       </c>
       <c r="C222" t="s">
         <v>19</v>
       </c>
       <c r="D222" s="2">
-        <v>44926</v>
+        <v>42735</v>
       </c>
       <c r="E222" s="3">
-        <v>2022</v>
+        <v>2016</v>
       </c>
       <c r="F222">
-        <v>7.33333</v>
+        <v>7.39</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="s">
         <v>6</v>
       </c>
       <c r="B223" t="s">
         <v>7</v>
       </c>
       <c r="C223" t="s">
         <v>19</v>
       </c>
       <c r="D223" s="2">
-        <v>45291</v>
+        <v>43100</v>
       </c>
       <c r="E223" s="3">
-        <v>2023</v>
+        <v>2017</v>
       </c>
       <c r="F223">
-        <v>7.30333</v>
+        <v>7.27</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="s">
         <v>6</v>
       </c>
       <c r="B224" t="s">
         <v>7</v>
       </c>
       <c r="C224" t="s">
         <v>19</v>
       </c>
       <c r="D224" s="2">
-        <v>45657</v>
+        <v>43465</v>
       </c>
       <c r="E224" s="3">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="F224">
-        <v>7.536667</v>
+        <v>7.29</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="s">
         <v>6</v>
       </c>
       <c r="B225" t="s">
         <v>7</v>
       </c>
       <c r="C225" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D225" s="2">
-        <v>34699</v>
+        <v>43830</v>
       </c>
       <c r="E225" s="3">
-        <v>1994</v>
+        <v>2019</v>
       </c>
       <c r="F225">
-        <v>8.4</v>
+        <v>7.38</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="s">
         <v>6</v>
       </c>
       <c r="B226" t="s">
         <v>7</v>
       </c>
       <c r="C226" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D226" s="2">
-        <v>35064</v>
+        <v>44196</v>
       </c>
       <c r="E226" s="3">
-        <v>1995</v>
+        <v>2020</v>
       </c>
       <c r="F226">
-        <v>8.2</v>
+        <v>7.38</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="s">
         <v>6</v>
       </c>
       <c r="B227" t="s">
         <v>7</v>
       </c>
       <c r="C227" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D227" s="2">
-        <v>35430</v>
+        <v>44561</v>
       </c>
       <c r="E227" s="3">
-        <v>1996</v>
+        <v>2021</v>
       </c>
       <c r="F227">
-        <v>8.4</v>
+        <v>7.32</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="s">
         <v>6</v>
       </c>
       <c r="B228" t="s">
         <v>7</v>
       </c>
       <c r="C228" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D228" s="2">
-        <v>35795</v>
+        <v>44926</v>
       </c>
       <c r="E228" s="3">
-        <v>1997</v>
+        <v>2022</v>
       </c>
       <c r="F228">
-        <v>7.9</v>
+        <v>7.33333</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="s">
         <v>6</v>
       </c>
       <c r="B229" t="s">
         <v>7</v>
       </c>
       <c r="C229" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D229" s="2">
-        <v>36160</v>
+        <v>45291</v>
       </c>
       <c r="E229" s="3">
-        <v>1998</v>
+        <v>2023</v>
       </c>
       <c r="F229">
-        <v>7.9</v>
+        <v>7.30333</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="s">
         <v>6</v>
       </c>
       <c r="B230" t="s">
         <v>7</v>
       </c>
       <c r="C230" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D230" s="2">
-        <v>36525</v>
+        <v>45657</v>
       </c>
       <c r="E230" s="3">
-        <v>1999</v>
+        <v>2024</v>
       </c>
       <c r="F230">
-        <v>7.6</v>
+        <v>7.536667</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="s">
         <v>6</v>
       </c>
       <c r="B231" t="s">
         <v>7</v>
       </c>
       <c r="C231" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D231" s="2">
-        <v>36891</v>
+        <v>46022</v>
       </c>
       <c r="E231" s="3">
-        <v>2000</v>
+        <v>2025</v>
       </c>
       <c r="F231">
-        <v>7.6</v>
+        <v>7.443333</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="s">
         <v>6</v>
       </c>
       <c r="B232" t="s">
         <v>7</v>
       </c>
       <c r="C232" t="s">
         <v>20</v>
       </c>
       <c r="D232" s="2">
-        <v>37256</v>
+        <v>34699</v>
       </c>
       <c r="E232" s="3">
-        <v>2001</v>
+        <v>1994</v>
       </c>
       <c r="F232">
-        <v>7.8</v>
+        <v>8.4</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="s">
         <v>6</v>
       </c>
       <c r="B233" t="s">
         <v>7</v>
       </c>
       <c r="C233" t="s">
         <v>20</v>
       </c>
       <c r="D233" s="2">
-        <v>37621</v>
+        <v>35064</v>
       </c>
       <c r="E233" s="3">
-        <v>2002</v>
+        <v>1995</v>
       </c>
       <c r="F233">
-        <v>8.3</v>
+        <v>8.2</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="s">
         <v>6</v>
       </c>
       <c r="B234" t="s">
         <v>7</v>
       </c>
       <c r="C234" t="s">
         <v>20</v>
       </c>
       <c r="D234" s="2">
-        <v>37986</v>
+        <v>35430</v>
       </c>
       <c r="E234" s="3">
-        <v>2003</v>
+        <v>1996</v>
       </c>
       <c r="F234">
-        <v>8.2</v>
+        <v>8.4</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="s">
         <v>6</v>
       </c>
       <c r="B235" t="s">
         <v>7</v>
       </c>
       <c r="C235" t="s">
         <v>20</v>
       </c>
       <c r="D235" s="2">
-        <v>38352</v>
+        <v>35795</v>
       </c>
       <c r="E235" s="3">
-        <v>2004</v>
+        <v>1997</v>
       </c>
       <c r="F235">
-        <v>8</v>
+        <v>7.9</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="s">
         <v>6</v>
       </c>
       <c r="B236" t="s">
         <v>7</v>
       </c>
       <c r="C236" t="s">
         <v>20</v>
       </c>
       <c r="D236" s="2">
-        <v>38717</v>
+        <v>36160</v>
       </c>
       <c r="E236" s="3">
-        <v>2005</v>
+        <v>1998</v>
       </c>
       <c r="F236">
-        <v>7.5</v>
+        <v>7.9</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="s">
         <v>6</v>
       </c>
       <c r="B237" t="s">
         <v>7</v>
       </c>
       <c r="C237" t="s">
         <v>20</v>
       </c>
       <c r="D237" s="2">
-        <v>39082</v>
+        <v>36525</v>
       </c>
       <c r="E237" s="3">
-        <v>2006</v>
+        <v>1999</v>
       </c>
       <c r="F237">
-        <v>7.7</v>
+        <v>7.6</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="s">
         <v>6</v>
       </c>
       <c r="B238" t="s">
         <v>7</v>
       </c>
       <c r="C238" t="s">
         <v>20</v>
       </c>
       <c r="D238" s="2">
-        <v>39447</v>
+        <v>36891</v>
       </c>
       <c r="E238" s="3">
-        <v>2007</v>
+        <v>2000</v>
       </c>
       <c r="F238">
-        <v>7.7</v>
+        <v>7.6</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="s">
         <v>6</v>
       </c>
       <c r="B239" t="s">
         <v>7</v>
       </c>
       <c r="C239" t="s">
         <v>20</v>
       </c>
       <c r="D239" s="2">
-        <v>39813</v>
+        <v>37256</v>
       </c>
       <c r="E239" s="3">
-        <v>2008</v>
+        <v>2001</v>
       </c>
       <c r="F239">
         <v>7.8</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="s">
         <v>6</v>
       </c>
       <c r="B240" t="s">
         <v>7</v>
       </c>
       <c r="C240" t="s">
         <v>20</v>
       </c>
       <c r="D240" s="2">
-        <v>40178</v>
+        <v>37621</v>
       </c>
       <c r="E240" s="3">
-        <v>2009</v>
+        <v>2002</v>
       </c>
       <c r="F240">
-        <v>7.9</v>
+        <v>8.3</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="s">
         <v>6</v>
       </c>
       <c r="B241" t="s">
         <v>7</v>
       </c>
       <c r="C241" t="s">
         <v>20</v>
       </c>
       <c r="D241" s="2">
-        <v>40543</v>
+        <v>37986</v>
       </c>
       <c r="E241" s="3">
-        <v>2010</v>
+        <v>2003</v>
       </c>
       <c r="F241">
-        <v>8</v>
+        <v>8.2</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="s">
         <v>6</v>
       </c>
       <c r="B242" t="s">
         <v>7</v>
       </c>
       <c r="C242" t="s">
         <v>20</v>
       </c>
       <c r="D242" s="2">
-        <v>40908</v>
+        <v>38352</v>
       </c>
       <c r="E242" s="3">
-        <v>2011</v>
+        <v>2004</v>
       </c>
       <c r="F242">
-        <v>8.4</v>
+        <v>8</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="s">
         <v>6</v>
       </c>
       <c r="B243" t="s">
         <v>7</v>
       </c>
       <c r="C243" t="s">
         <v>20</v>
       </c>
       <c r="D243" s="2">
-        <v>41274</v>
+        <v>38717</v>
       </c>
       <c r="E243" s="3">
-        <v>2012</v>
+        <v>2005</v>
       </c>
       <c r="F243">
-        <v>8.3</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="s">
         <v>6</v>
       </c>
       <c r="B244" t="s">
         <v>7</v>
       </c>
       <c r="C244" t="s">
         <v>20</v>
       </c>
       <c r="D244" s="2">
-        <v>41639</v>
+        <v>39082</v>
       </c>
       <c r="E244" s="3">
-        <v>2013</v>
+        <v>2006</v>
       </c>
       <c r="F244">
-        <v>8.3</v>
+        <v>7.7</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="s">
         <v>6</v>
       </c>
       <c r="B245" t="s">
         <v>7</v>
       </c>
       <c r="C245" t="s">
         <v>20</v>
       </c>
       <c r="D245" s="2">
-        <v>42004</v>
+        <v>39447</v>
       </c>
       <c r="E245" s="3">
-        <v>2014</v>
+        <v>2007</v>
       </c>
       <c r="F245">
-        <v>8.1</v>
+        <v>7.7</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="s">
         <v>6</v>
       </c>
       <c r="B246" t="s">
         <v>7</v>
       </c>
       <c r="C246" t="s">
         <v>20</v>
       </c>
       <c r="D246" s="2">
-        <v>42369</v>
+        <v>39813</v>
       </c>
       <c r="E246" s="3">
-        <v>2015</v>
+        <v>2008</v>
       </c>
       <c r="F246">
-        <v>8</v>
+        <v>7.8</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="s">
         <v>6</v>
       </c>
       <c r="B247" t="s">
         <v>7</v>
       </c>
       <c r="C247" t="s">
         <v>20</v>
       </c>
       <c r="D247" s="2">
-        <v>42735</v>
+        <v>40178</v>
       </c>
       <c r="E247" s="3">
-        <v>2016</v>
+        <v>2009</v>
       </c>
       <c r="F247">
-        <v>8.1</v>
+        <v>7.9</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="s">
         <v>6</v>
       </c>
       <c r="B248" t="s">
         <v>7</v>
       </c>
       <c r="C248" t="s">
         <v>20</v>
       </c>
       <c r="D248" s="2">
-        <v>43100</v>
+        <v>40543</v>
       </c>
       <c r="E248" s="3">
-        <v>2017</v>
+        <v>2010</v>
       </c>
       <c r="F248">
         <v>8</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="s">
         <v>6</v>
       </c>
       <c r="B249" t="s">
         <v>7</v>
       </c>
       <c r="C249" t="s">
         <v>20</v>
       </c>
       <c r="D249" s="2">
-        <v>43465</v>
+        <v>40908</v>
       </c>
       <c r="E249" s="3">
-        <v>2018</v>
+        <v>2011</v>
       </c>
       <c r="F249">
-        <v>8</v>
+        <v>8.4</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="s">
         <v>6</v>
       </c>
       <c r="B250" t="s">
         <v>7</v>
       </c>
       <c r="C250" t="s">
         <v>20</v>
       </c>
       <c r="D250" s="2">
-        <v>43830</v>
+        <v>41274</v>
       </c>
       <c r="E250" s="3">
-        <v>2019</v>
+        <v>2012</v>
       </c>
       <c r="F250">
-        <v>7.9</v>
+        <v>8.3</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="s">
         <v>6</v>
       </c>
       <c r="B251" t="s">
         <v>7</v>
       </c>
       <c r="C251" t="s">
         <v>20</v>
       </c>
       <c r="D251" s="2">
-        <v>44196</v>
+        <v>41639</v>
       </c>
       <c r="E251" s="3">
-        <v>2020</v>
+        <v>2013</v>
       </c>
       <c r="F251">
-        <v>7.7</v>
+        <v>8.3</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="s">
         <v>6</v>
       </c>
       <c r="B252" t="s">
         <v>7</v>
       </c>
       <c r="C252" t="s">
         <v>20</v>
       </c>
       <c r="D252" s="2">
-        <v>44561</v>
+        <v>42004</v>
       </c>
       <c r="E252" s="3">
-        <v>2021</v>
+        <v>2014</v>
       </c>
       <c r="F252">
-        <v>7.4</v>
+        <v>8.1</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="s">
         <v>6</v>
       </c>
       <c r="B253" t="s">
         <v>7</v>
       </c>
       <c r="C253" t="s">
         <v>20</v>
       </c>
       <c r="D253" s="2">
-        <v>44926</v>
+        <v>42369</v>
       </c>
       <c r="E253" s="3">
-        <v>2022</v>
+        <v>2015</v>
       </c>
       <c r="F253">
-        <v>7.2</v>
+        <v>8</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="s">
         <v>6</v>
       </c>
       <c r="B254" t="s">
         <v>7</v>
       </c>
       <c r="C254" t="s">
         <v>20</v>
       </c>
       <c r="D254" s="2">
-        <v>45291</v>
+        <v>42735</v>
       </c>
       <c r="E254" s="3">
-        <v>2023</v>
+        <v>2016</v>
       </c>
       <c r="F254">
-        <v>7.16667</v>
+        <v>8.1</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="s">
         <v>6</v>
       </c>
       <c r="B255" t="s">
         <v>7</v>
       </c>
       <c r="C255" t="s">
         <v>20</v>
       </c>
       <c r="D255" s="2">
-        <v>45657</v>
+        <v>43100</v>
       </c>
       <c r="E255" s="3">
-        <v>2024</v>
+        <v>2017</v>
       </c>
       <c r="F255">
-        <v>7.3</v>
+        <v>8</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="s">
         <v>6</v>
       </c>
       <c r="B256" t="s">
         <v>7</v>
       </c>
       <c r="C256" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D256" s="2">
-        <v>34334</v>
+        <v>43465</v>
       </c>
       <c r="E256" s="3">
-        <v>1993</v>
+        <v>2018</v>
       </c>
       <c r="F256">
-        <v>8.1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="s">
         <v>6</v>
       </c>
       <c r="B257" t="s">
         <v>7</v>
       </c>
       <c r="C257" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D257" s="2">
-        <v>34699</v>
+        <v>43830</v>
       </c>
       <c r="E257" s="3">
-        <v>1994</v>
+        <v>2019</v>
       </c>
       <c r="F257">
-        <v>8.3</v>
+        <v>7.9</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="s">
         <v>6</v>
       </c>
       <c r="B258" t="s">
         <v>7</v>
       </c>
       <c r="C258" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D258" s="2">
-        <v>35064</v>
+        <v>44196</v>
       </c>
       <c r="E258" s="3">
-        <v>1995</v>
+        <v>2020</v>
       </c>
       <c r="F258">
-        <v>8.5</v>
+        <v>7.7</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="s">
         <v>6</v>
       </c>
       <c r="B259" t="s">
         <v>7</v>
       </c>
       <c r="C259" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D259" s="2">
-        <v>35430</v>
+        <v>44561</v>
       </c>
       <c r="E259" s="3">
-        <v>1996</v>
+        <v>2021</v>
       </c>
       <c r="F259">
-        <v>8.8</v>
+        <v>7.4</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="s">
         <v>6</v>
       </c>
       <c r="B260" t="s">
         <v>7</v>
       </c>
       <c r="C260" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D260" s="2">
-        <v>35795</v>
+        <v>44926</v>
       </c>
       <c r="E260" s="3">
-        <v>1997</v>
+        <v>2022</v>
       </c>
       <c r="F260">
-        <v>8.5</v>
+        <v>7.2</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="s">
         <v>6</v>
       </c>
       <c r="B261" t="s">
         <v>7</v>
       </c>
       <c r="C261" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D261" s="2">
-        <v>36160</v>
+        <v>45291</v>
       </c>
       <c r="E261" s="3">
-        <v>1998</v>
+        <v>2023</v>
       </c>
       <c r="F261">
-        <v>8.2</v>
+        <v>7.16667</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="s">
         <v>6</v>
       </c>
       <c r="B262" t="s">
         <v>7</v>
       </c>
       <c r="C262" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D262" s="2">
-        <v>36525</v>
+        <v>45657</v>
       </c>
       <c r="E262" s="3">
-        <v>1999</v>
+        <v>2024</v>
       </c>
       <c r="F262">
-        <v>7.8</v>
+        <v>7.3</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="s">
         <v>6</v>
       </c>
       <c r="B263" t="s">
         <v>7</v>
       </c>
       <c r="C263" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D263" s="2">
-        <v>36891</v>
+        <v>46022</v>
       </c>
       <c r="E263" s="3">
-        <v>2000</v>
+        <v>2025</v>
       </c>
       <c r="F263">
-        <v>7.8</v>
+        <v>7.566667</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="s">
         <v>6</v>
       </c>
       <c r="B264" t="s">
         <v>7</v>
       </c>
       <c r="C264" t="s">
         <v>21</v>
       </c>
       <c r="D264" s="2">
-        <v>37256</v>
+        <v>34334</v>
       </c>
       <c r="E264" s="3">
-        <v>2001</v>
+        <v>1993</v>
       </c>
       <c r="F264">
-        <v>8.2</v>
+        <v>8.1</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="s">
         <v>6</v>
       </c>
       <c r="B265" t="s">
         <v>7</v>
       </c>
       <c r="C265" t="s">
         <v>21</v>
       </c>
       <c r="D265" s="2">
-        <v>37621</v>
+        <v>34699</v>
       </c>
       <c r="E265" s="3">
-        <v>2002</v>
+        <v>1994</v>
       </c>
       <c r="F265">
-        <v>8.6</v>
+        <v>8.3</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="s">
         <v>6</v>
       </c>
       <c r="B266" t="s">
         <v>7</v>
       </c>
       <c r="C266" t="s">
         <v>21</v>
       </c>
       <c r="D266" s="2">
-        <v>37986</v>
+        <v>35064</v>
       </c>
       <c r="E266" s="3">
-        <v>2003</v>
+        <v>1995</v>
       </c>
       <c r="F266">
         <v>8.5</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="s">
         <v>6</v>
       </c>
       <c r="B267" t="s">
         <v>7</v>
       </c>
       <c r="C267" t="s">
         <v>21</v>
       </c>
       <c r="D267" s="2">
-        <v>38352</v>
+        <v>35430</v>
       </c>
       <c r="E267" s="3">
-        <v>2004</v>
+        <v>1996</v>
       </c>
       <c r="F267">
-        <v>8.2</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="s">
         <v>6</v>
       </c>
       <c r="B268" t="s">
         <v>7</v>
       </c>
       <c r="C268" t="s">
         <v>21</v>
       </c>
       <c r="D268" s="2">
-        <v>38717</v>
+        <v>35795</v>
       </c>
       <c r="E268" s="3">
-        <v>2005</v>
+        <v>1997</v>
       </c>
       <c r="F268">
-        <v>7.6</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="s">
         <v>6</v>
       </c>
       <c r="B269" t="s">
         <v>7</v>
       </c>
       <c r="C269" t="s">
         <v>21</v>
       </c>
       <c r="D269" s="2">
-        <v>39082</v>
+        <v>36160</v>
       </c>
       <c r="E269" s="3">
-        <v>2006</v>
+        <v>1998</v>
       </c>
       <c r="F269">
-        <v>8</v>
+        <v>8.2</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="s">
         <v>6</v>
       </c>
       <c r="B270" t="s">
         <v>7</v>
       </c>
       <c r="C270" t="s">
         <v>21</v>
       </c>
       <c r="D270" s="2">
-        <v>39447</v>
+        <v>36525</v>
       </c>
       <c r="E270" s="3">
-        <v>2007</v>
+        <v>1999</v>
       </c>
       <c r="F270">
-        <v>8</v>
+        <v>7.8</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="s">
         <v>6</v>
       </c>
       <c r="B271" t="s">
         <v>7</v>
       </c>
       <c r="C271" t="s">
         <v>21</v>
       </c>
       <c r="D271" s="2">
-        <v>39813</v>
+        <v>36891</v>
       </c>
       <c r="E271" s="3">
-        <v>2008</v>
+        <v>2000</v>
       </c>
       <c r="F271">
-        <v>8.1</v>
+        <v>7.8</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="s">
         <v>6</v>
       </c>
       <c r="B272" t="s">
         <v>7</v>
       </c>
       <c r="C272" t="s">
         <v>21</v>
       </c>
       <c r="D272" s="2">
-        <v>40178</v>
+        <v>37256</v>
       </c>
       <c r="E272" s="3">
-        <v>2009</v>
+        <v>2001</v>
       </c>
       <c r="F272">
-        <v>7.9</v>
+        <v>8.2</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="s">
         <v>6</v>
       </c>
       <c r="B273" t="s">
         <v>7</v>
       </c>
       <c r="C273" t="s">
         <v>21</v>
       </c>
       <c r="D273" s="2">
-        <v>40543</v>
+        <v>37621</v>
       </c>
       <c r="E273" s="3">
-        <v>2010</v>
+        <v>2002</v>
       </c>
       <c r="F273">
-        <v>8.3</v>
+        <v>8.6</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="s">
         <v>6</v>
       </c>
       <c r="B274" t="s">
         <v>7</v>
       </c>
       <c r="C274" t="s">
         <v>21</v>
       </c>
       <c r="D274" s="2">
-        <v>40908</v>
+        <v>37986</v>
       </c>
       <c r="E274" s="3">
-        <v>2011</v>
+        <v>2003</v>
       </c>
       <c r="F274">
-        <v>8.6</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="s">
         <v>6</v>
       </c>
       <c r="B275" t="s">
         <v>7</v>
       </c>
       <c r="C275" t="s">
         <v>21</v>
       </c>
       <c r="D275" s="2">
-        <v>41274</v>
+        <v>38352</v>
       </c>
       <c r="E275" s="3">
-        <v>2012</v>
+        <v>2004</v>
       </c>
       <c r="F275">
-        <v>8.6</v>
+        <v>8.2</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="s">
         <v>6</v>
       </c>
       <c r="B276" t="s">
         <v>7</v>
       </c>
       <c r="C276" t="s">
         <v>21</v>
       </c>
       <c r="D276" s="2">
-        <v>41639</v>
+        <v>38717</v>
       </c>
       <c r="E276" s="3">
-        <v>2013</v>
+        <v>2005</v>
       </c>
       <c r="F276">
-        <v>8.5</v>
+        <v>7.6</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="s">
         <v>6</v>
       </c>
       <c r="B277" t="s">
         <v>7</v>
       </c>
       <c r="C277" t="s">
         <v>21</v>
       </c>
       <c r="D277" s="2">
-        <v>42004</v>
+        <v>39082</v>
       </c>
       <c r="E277" s="3">
-        <v>2014</v>
+        <v>2006</v>
       </c>
       <c r="F277">
-        <v>8.2</v>
+        <v>8</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="s">
         <v>6</v>
       </c>
       <c r="B278" t="s">
         <v>7</v>
       </c>
       <c r="C278" t="s">
         <v>21</v>
       </c>
       <c r="D278" s="2">
-        <v>42369</v>
+        <v>39447</v>
       </c>
       <c r="E278" s="3">
-        <v>2015</v>
+        <v>2007</v>
       </c>
       <c r="F278">
-        <v>8.2</v>
+        <v>8</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="s">
         <v>6</v>
       </c>
       <c r="B279" t="s">
         <v>7</v>
       </c>
       <c r="C279" t="s">
         <v>21</v>
       </c>
       <c r="D279" s="2">
-        <v>42735</v>
+        <v>39813</v>
       </c>
       <c r="E279" s="3">
-        <v>2016</v>
+        <v>2008</v>
       </c>
       <c r="F279">
-        <v>8.4</v>
+        <v>8.1</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="s">
         <v>6</v>
       </c>
       <c r="B280" t="s">
         <v>7</v>
       </c>
       <c r="C280" t="s">
         <v>21</v>
       </c>
       <c r="D280" s="2">
-        <v>43100</v>
+        <v>40178</v>
       </c>
       <c r="E280" s="3">
-        <v>2017</v>
+        <v>2009</v>
       </c>
       <c r="F280">
-        <v>8.6</v>
+        <v>7.9</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="s">
         <v>6</v>
       </c>
       <c r="B281" t="s">
         <v>7</v>
       </c>
       <c r="C281" t="s">
         <v>21</v>
       </c>
       <c r="D281" s="2">
-        <v>43465</v>
+        <v>40543</v>
       </c>
       <c r="E281" s="3">
-        <v>2018</v>
+        <v>2010</v>
       </c>
       <c r="F281">
-        <v>8.8</v>
+        <v>8.3</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="s">
         <v>6</v>
       </c>
       <c r="B282" t="s">
         <v>7</v>
       </c>
       <c r="C282" t="s">
         <v>21</v>
       </c>
       <c r="D282" s="2">
-        <v>43830</v>
+        <v>40908</v>
       </c>
       <c r="E282" s="3">
-        <v>2019</v>
+        <v>2011</v>
       </c>
       <c r="F282">
-        <v>8.4</v>
+        <v>8.6</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="s">
         <v>6</v>
       </c>
       <c r="B283" t="s">
         <v>7</v>
       </c>
       <c r="C283" t="s">
         <v>21</v>
       </c>
       <c r="D283" s="2">
-        <v>44196</v>
+        <v>41274</v>
       </c>
       <c r="E283" s="3">
-        <v>2020</v>
+        <v>2012</v>
       </c>
       <c r="F283">
-        <v>8.033</v>
+        <v>8.6</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="s">
         <v>6</v>
       </c>
       <c r="B284" t="s">
         <v>7</v>
       </c>
       <c r="C284" t="s">
         <v>21</v>
       </c>
       <c r="D284" s="2">
-        <v>44561</v>
+        <v>41639</v>
       </c>
       <c r="E284" s="3">
-        <v>2021</v>
+        <v>2013</v>
       </c>
       <c r="F284">
-        <v>7.83333</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="s">
         <v>6</v>
       </c>
       <c r="B285" t="s">
         <v>7</v>
       </c>
       <c r="C285" t="s">
         <v>21</v>
       </c>
       <c r="D285" s="2">
-        <v>44926</v>
+        <v>42004</v>
       </c>
       <c r="E285" s="3">
-        <v>2022</v>
+        <v>2014</v>
       </c>
       <c r="F285">
-        <v>7.7</v>
+        <v>8.2</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="s">
         <v>6</v>
       </c>
       <c r="B286" t="s">
         <v>7</v>
       </c>
       <c r="C286" t="s">
         <v>21</v>
       </c>
       <c r="D286" s="2">
-        <v>45291</v>
+        <v>42369</v>
       </c>
       <c r="E286" s="3">
-        <v>2023</v>
+        <v>2015</v>
       </c>
       <c r="F286">
-        <v>7.73333</v>
+        <v>8.2</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="s">
         <v>6</v>
       </c>
       <c r="B287" t="s">
         <v>7</v>
       </c>
       <c r="C287" t="s">
         <v>21</v>
       </c>
       <c r="D287" s="2">
-        <v>45657</v>
+        <v>42735</v>
       </c>
       <c r="E287" s="3">
-        <v>2024</v>
+        <v>2016</v>
       </c>
       <c r="F287">
-        <v>7.766667</v>
+        <v>8.4</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="s">
         <v>6</v>
       </c>
       <c r="B288" t="s">
         <v>7</v>
       </c>
       <c r="C288" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D288" s="2">
-        <v>34699</v>
+        <v>43100</v>
       </c>
       <c r="E288" s="3">
-        <v>1994</v>
+        <v>2017</v>
       </c>
       <c r="F288">
         <v>8.6</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="s">
         <v>6</v>
       </c>
       <c r="B289" t="s">
         <v>7</v>
       </c>
       <c r="C289" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D289" s="2">
-        <v>35064</v>
+        <v>43465</v>
       </c>
       <c r="E289" s="3">
-        <v>1995</v>
+        <v>2018</v>
       </c>
       <c r="F289">
-        <v>8.3</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="s">
         <v>6</v>
       </c>
       <c r="B290" t="s">
         <v>7</v>
       </c>
       <c r="C290" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D290" s="2">
-        <v>35430</v>
+        <v>43830</v>
       </c>
       <c r="E290" s="3">
-        <v>1996</v>
+        <v>2019</v>
       </c>
       <c r="F290">
         <v>8.4</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="s">
         <v>6</v>
       </c>
       <c r="B291" t="s">
         <v>7</v>
       </c>
       <c r="C291" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D291" s="2">
-        <v>35795</v>
+        <v>44196</v>
       </c>
       <c r="E291" s="3">
-        <v>1997</v>
+        <v>2020</v>
       </c>
       <c r="F291">
-        <v>8.2</v>
+        <v>8.033</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="s">
         <v>6</v>
       </c>
       <c r="B292" t="s">
         <v>7</v>
       </c>
       <c r="C292" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D292" s="2">
-        <v>36160</v>
+        <v>44561</v>
       </c>
       <c r="E292" s="3">
-        <v>1998</v>
+        <v>2021</v>
       </c>
       <c r="F292">
-        <v>8</v>
+        <v>7.83333</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="s">
         <v>6</v>
       </c>
       <c r="B293" t="s">
         <v>7</v>
       </c>
       <c r="C293" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D293" s="2">
-        <v>36525</v>
+        <v>44926</v>
       </c>
       <c r="E293" s="3">
-        <v>1999</v>
+        <v>2022</v>
       </c>
       <c r="F293">
         <v>7.7</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="s">
         <v>6</v>
       </c>
       <c r="B294" t="s">
         <v>7</v>
       </c>
       <c r="C294" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D294" s="2">
-        <v>36891</v>
+        <v>45291</v>
       </c>
       <c r="E294" s="3">
-        <v>2000</v>
+        <v>2023</v>
       </c>
       <c r="F294">
-        <v>7.7</v>
+        <v>7.73333</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="s">
         <v>6</v>
       </c>
       <c r="B295" t="s">
         <v>7</v>
       </c>
       <c r="C295" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D295" s="2">
-        <v>37256</v>
+        <v>45657</v>
       </c>
       <c r="E295" s="3">
-        <v>2001</v>
+        <v>2024</v>
       </c>
       <c r="F295">
-        <v>7.8</v>
+        <v>7.766667</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="s">
         <v>6</v>
       </c>
       <c r="B296" t="s">
         <v>7</v>
       </c>
       <c r="C296" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D296" s="2">
-        <v>37621</v>
+        <v>46022</v>
       </c>
       <c r="E296" s="3">
-        <v>2002</v>
+        <v>2025</v>
       </c>
       <c r="F296">
-        <v>8.4</v>
+        <v>8</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="s">
         <v>6</v>
       </c>
       <c r="B297" t="s">
         <v>7</v>
       </c>
       <c r="C297" t="s">
         <v>22</v>
       </c>
       <c r="D297" s="2">
-        <v>37986</v>
+        <v>34699</v>
       </c>
       <c r="E297" s="3">
-        <v>2003</v>
+        <v>1994</v>
       </c>
       <c r="F297">
-        <v>8.5</v>
+        <v>8.6</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="s">
         <v>6</v>
       </c>
       <c r="B298" t="s">
         <v>7</v>
       </c>
       <c r="C298" t="s">
         <v>22</v>
       </c>
       <c r="D298" s="2">
-        <v>38352</v>
+        <v>35064</v>
       </c>
       <c r="E298" s="3">
-        <v>2004</v>
+        <v>1995</v>
       </c>
       <c r="F298">
-        <v>8.5</v>
+        <v>8.3</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="s">
         <v>6</v>
       </c>
       <c r="B299" t="s">
         <v>7</v>
       </c>
       <c r="C299" t="s">
         <v>22</v>
       </c>
       <c r="D299" s="2">
-        <v>38717</v>
+        <v>35430</v>
       </c>
       <c r="E299" s="3">
-        <v>2005</v>
+        <v>1996</v>
       </c>
       <c r="F299">
-        <v>8</v>
+        <v>8.4</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="s">
         <v>6</v>
       </c>
       <c r="B300" t="s">
         <v>7</v>
       </c>
       <c r="C300" t="s">
         <v>22</v>
       </c>
       <c r="D300" s="2">
-        <v>39082</v>
+        <v>35795</v>
       </c>
       <c r="E300" s="3">
-        <v>2006</v>
+        <v>1997</v>
       </c>
       <c r="F300">
-        <v>7.9</v>
+        <v>8.2</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="s">
         <v>6</v>
       </c>
       <c r="B301" t="s">
         <v>7</v>
       </c>
       <c r="C301" t="s">
         <v>22</v>
       </c>
       <c r="D301" s="2">
-        <v>39447</v>
+        <v>36160</v>
       </c>
       <c r="E301" s="3">
-        <v>2007</v>
+        <v>1998</v>
       </c>
       <c r="F301">
-        <v>7.8</v>
+        <v>8</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="s">
         <v>6</v>
       </c>
       <c r="B302" t="s">
         <v>7</v>
       </c>
       <c r="C302" t="s">
         <v>22</v>
       </c>
       <c r="D302" s="2">
-        <v>39813</v>
+        <v>36525</v>
       </c>
       <c r="E302" s="3">
-        <v>2008</v>
+        <v>1999</v>
       </c>
       <c r="F302">
-        <v>7.8</v>
+        <v>7.7</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="s">
         <v>6</v>
       </c>
       <c r="B303" t="s">
         <v>7</v>
       </c>
       <c r="C303" t="s">
         <v>22</v>
       </c>
       <c r="D303" s="2">
-        <v>40178</v>
+        <v>36891</v>
       </c>
       <c r="E303" s="3">
-        <v>2009</v>
+        <v>2000</v>
       </c>
       <c r="F303">
-        <v>7.9</v>
+        <v>7.7</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="s">
         <v>6</v>
       </c>
       <c r="B304" t="s">
         <v>7</v>
       </c>
       <c r="C304" t="s">
         <v>22</v>
       </c>
       <c r="D304" s="2">
-        <v>40543</v>
+        <v>37256</v>
       </c>
       <c r="E304" s="3">
-        <v>2010</v>
+        <v>2001</v>
       </c>
       <c r="F304">
-        <v>8</v>
+        <v>7.8</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="s">
         <v>6</v>
       </c>
       <c r="B305" t="s">
         <v>7</v>
       </c>
       <c r="C305" t="s">
         <v>22</v>
       </c>
       <c r="D305" s="2">
-        <v>40908</v>
+        <v>37621</v>
       </c>
       <c r="E305" s="3">
-        <v>2011</v>
+        <v>2002</v>
       </c>
       <c r="F305">
-        <v>8.3</v>
+        <v>8.4</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="s">
         <v>6</v>
       </c>
       <c r="B306" t="s">
         <v>7</v>
       </c>
       <c r="C306" t="s">
         <v>22</v>
       </c>
       <c r="D306" s="2">
-        <v>41274</v>
+        <v>37986</v>
       </c>
       <c r="E306" s="3">
-        <v>2012</v>
+        <v>2003</v>
       </c>
       <c r="F306">
-        <v>8.3</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="s">
         <v>6</v>
       </c>
       <c r="B307" t="s">
         <v>7</v>
       </c>
       <c r="C307" t="s">
         <v>22</v>
       </c>
       <c r="D307" s="2">
-        <v>41639</v>
+        <v>38352</v>
       </c>
       <c r="E307" s="3">
-        <v>2013</v>
+        <v>2004</v>
       </c>
       <c r="F307">
-        <v>8.4</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="s">
         <v>6</v>
       </c>
       <c r="B308" t="s">
         <v>7</v>
       </c>
       <c r="C308" t="s">
         <v>22</v>
       </c>
       <c r="D308" s="2">
-        <v>42004</v>
+        <v>38717</v>
       </c>
       <c r="E308" s="3">
-        <v>2014</v>
+        <v>2005</v>
       </c>
       <c r="F308">
-        <v>8.1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="s">
         <v>6</v>
       </c>
       <c r="B309" t="s">
         <v>7</v>
       </c>
       <c r="C309" t="s">
         <v>22</v>
       </c>
       <c r="D309" s="2">
-        <v>42369</v>
+        <v>39082</v>
       </c>
       <c r="E309" s="3">
-        <v>2015</v>
+        <v>2006</v>
       </c>
       <c r="F309">
-        <v>8.1</v>
+        <v>7.9</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="s">
         <v>6</v>
       </c>
       <c r="B310" t="s">
         <v>7</v>
       </c>
       <c r="C310" t="s">
         <v>22</v>
       </c>
       <c r="D310" s="2">
-        <v>42735</v>
+        <v>39447</v>
       </c>
       <c r="E310" s="3">
-        <v>2016</v>
+        <v>2007</v>
       </c>
       <c r="F310">
-        <v>8.4</v>
+        <v>7.8</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="s">
         <v>6</v>
       </c>
       <c r="B311" t="s">
         <v>7</v>
       </c>
       <c r="C311" t="s">
         <v>22</v>
       </c>
       <c r="D311" s="2">
-        <v>43100</v>
+        <v>39813</v>
       </c>
       <c r="E311" s="3">
-        <v>2017</v>
+        <v>2008</v>
       </c>
       <c r="F311">
-        <v>8.5</v>
+        <v>7.8</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="s">
         <v>6</v>
       </c>
       <c r="B312" t="s">
         <v>7</v>
       </c>
       <c r="C312" t="s">
         <v>22</v>
       </c>
       <c r="D312" s="2">
-        <v>43465</v>
+        <v>40178</v>
       </c>
       <c r="E312" s="3">
-        <v>2018</v>
+        <v>2009</v>
       </c>
       <c r="F312">
-        <v>8.6</v>
+        <v>7.9</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="s">
         <v>6</v>
       </c>
       <c r="B313" t="s">
         <v>7</v>
       </c>
       <c r="C313" t="s">
         <v>22</v>
       </c>
       <c r="D313" s="2">
-        <v>43830</v>
+        <v>40543</v>
       </c>
       <c r="E313" s="3">
-        <v>2019</v>
+        <v>2010</v>
       </c>
       <c r="F313">
-        <v>8.2</v>
+        <v>8</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="s">
         <v>6</v>
       </c>
       <c r="B314" t="s">
         <v>7</v>
       </c>
       <c r="C314" t="s">
         <v>22</v>
       </c>
       <c r="D314" s="2">
-        <v>44196</v>
+        <v>40908</v>
       </c>
       <c r="E314" s="3">
-        <v>2020</v>
+        <v>2011</v>
       </c>
       <c r="F314">
-        <v>7.9</v>
+        <v>8.3</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="s">
         <v>6</v>
       </c>
       <c r="B315" t="s">
         <v>7</v>
       </c>
       <c r="C315" t="s">
         <v>22</v>
       </c>
       <c r="D315" s="2">
-        <v>44561</v>
+        <v>41274</v>
       </c>
       <c r="E315" s="3">
-        <v>2021</v>
+        <v>2012</v>
       </c>
       <c r="F315">
-        <v>7.73333</v>
+        <v>8.3</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="s">
         <v>6</v>
       </c>
       <c r="B316" t="s">
         <v>7</v>
       </c>
       <c r="C316" t="s">
         <v>22</v>
       </c>
       <c r="D316" s="2">
-        <v>44926</v>
+        <v>41639</v>
       </c>
       <c r="E316" s="3">
-        <v>2022</v>
+        <v>2013</v>
       </c>
       <c r="F316">
-        <v>7.7</v>
+        <v>8.4</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="s">
         <v>6</v>
       </c>
       <c r="B317" t="s">
         <v>7</v>
       </c>
       <c r="C317" t="s">
         <v>22</v>
       </c>
       <c r="D317" s="2">
-        <v>45291</v>
+        <v>42004</v>
       </c>
       <c r="E317" s="3">
-        <v>2023</v>
+        <v>2014</v>
       </c>
       <c r="F317">
-        <v>7.8</v>
+        <v>8.1</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="s">
         <v>6</v>
       </c>
       <c r="B318" t="s">
         <v>7</v>
       </c>
       <c r="C318" t="s">
         <v>22</v>
       </c>
       <c r="D318" s="2">
-        <v>45657</v>
+        <v>42369</v>
       </c>
       <c r="E318" s="3">
-        <v>2024</v>
+        <v>2015</v>
       </c>
       <c r="F318">
-        <v>7.833333</v>
+        <v>8.1</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="s">
         <v>6</v>
       </c>
       <c r="B319" t="s">
         <v>7</v>
       </c>
       <c r="C319" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D319" s="2">
-        <v>32873</v>
+        <v>42735</v>
       </c>
       <c r="E319" s="3">
-        <v>1989</v>
+        <v>2016</v>
       </c>
       <c r="F319">
-        <v>5.87</v>
+        <v>8.4</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="s">
         <v>6</v>
       </c>
       <c r="B320" t="s">
         <v>7</v>
       </c>
       <c r="C320" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D320" s="2">
-        <v>33238</v>
+        <v>43100</v>
       </c>
       <c r="E320" s="3">
-        <v>1990</v>
+        <v>2017</v>
       </c>
       <c r="F320">
-        <v>5.87</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="s">
         <v>6</v>
       </c>
       <c r="B321" t="s">
         <v>7</v>
       </c>
       <c r="C321" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D321" s="2">
-        <v>33969</v>
+        <v>43465</v>
       </c>
       <c r="E321" s="3">
-        <v>1992</v>
+        <v>2018</v>
       </c>
       <c r="F321">
-        <v>5.63</v>
+        <v>8.6</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="s">
         <v>6</v>
       </c>
       <c r="B322" t="s">
         <v>7</v>
       </c>
       <c r="C322" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D322" s="2">
-        <v>37621</v>
+        <v>43830</v>
       </c>
       <c r="E322" s="3">
-        <v>2002</v>
+        <v>2019</v>
       </c>
       <c r="F322">
-        <v>5.57</v>
+        <v>8.2</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="s">
         <v>6</v>
       </c>
       <c r="B323" t="s">
         <v>7</v>
       </c>
       <c r="C323" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D323" s="2">
-        <v>37986</v>
+        <v>44196</v>
       </c>
       <c r="E323" s="3">
-        <v>2003</v>
+        <v>2020</v>
       </c>
       <c r="F323">
-        <v>5.63</v>
+        <v>7.9</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="s">
         <v>6</v>
       </c>
       <c r="B324" t="s">
         <v>7</v>
       </c>
       <c r="C324" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D324" s="2">
-        <v>38352</v>
+        <v>44561</v>
       </c>
       <c r="E324" s="3">
-        <v>2004</v>
+        <v>2021</v>
       </c>
       <c r="F324">
-        <v>6.03</v>
+        <v>7.73333</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="s">
         <v>6</v>
       </c>
       <c r="B325" t="s">
         <v>7</v>
       </c>
       <c r="C325" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D325" s="2">
-        <v>38717</v>
+        <v>44926</v>
       </c>
       <c r="E325" s="3">
-        <v>2005</v>
+        <v>2022</v>
       </c>
       <c r="F325">
-        <v>6.12</v>
+        <v>7.7</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="s">
         <v>6</v>
       </c>
       <c r="B326" t="s">
         <v>7</v>
       </c>
       <c r="C326" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D326" s="2">
-        <v>39082</v>
+        <v>45291</v>
       </c>
       <c r="E326" s="3">
-        <v>2006</v>
+        <v>2023</v>
       </c>
       <c r="F326">
-        <v>6.21</v>
+        <v>7.8</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="s">
         <v>6</v>
       </c>
       <c r="B327" t="s">
         <v>7</v>
       </c>
       <c r="C327" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D327" s="2">
-        <v>39447</v>
+        <v>45657</v>
       </c>
       <c r="E327" s="3">
-        <v>2007</v>
+        <v>2024</v>
       </c>
       <c r="F327">
-        <v>5.97</v>
+        <v>7.833333</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="s">
         <v>6</v>
       </c>
       <c r="B328" t="s">
         <v>7</v>
       </c>
       <c r="C328" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D328" s="2">
-        <v>39813</v>
+        <v>46022</v>
       </c>
       <c r="E328" s="3">
-        <v>2008</v>
+        <v>2025</v>
       </c>
       <c r="F328">
-        <v>5.84</v>
+        <v>8.066667</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="s">
         <v>6</v>
       </c>
       <c r="B329" t="s">
         <v>7</v>
       </c>
       <c r="C329" t="s">
         <v>23</v>
       </c>
       <c r="D329" s="2">
-        <v>40178</v>
+        <v>32873</v>
       </c>
       <c r="E329" s="3">
-        <v>2009</v>
+        <v>1989</v>
       </c>
       <c r="F329">
-        <v>5.94</v>
+        <v>5.87</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="s">
         <v>6</v>
       </c>
       <c r="B330" t="s">
         <v>7</v>
       </c>
       <c r="C330" t="s">
         <v>23</v>
       </c>
       <c r="D330" s="2">
-        <v>40543</v>
+        <v>33238</v>
       </c>
       <c r="E330" s="3">
-        <v>2010</v>
+        <v>1990</v>
       </c>
       <c r="F330">
-        <v>5.49</v>
+        <v>5.87</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="s">
         <v>6</v>
       </c>
       <c r="B331" t="s">
         <v>7</v>
       </c>
       <c r="C331" t="s">
         <v>23</v>
       </c>
       <c r="D331" s="2">
-        <v>40908</v>
+        <v>33969</v>
       </c>
       <c r="E331" s="3">
-        <v>2011</v>
+        <v>1992</v>
       </c>
       <c r="F331">
-        <v>5.82</v>
+        <v>5.63</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="s">
         <v>6</v>
       </c>
       <c r="B332" t="s">
         <v>7</v>
       </c>
       <c r="C332" t="s">
         <v>23</v>
       </c>
       <c r="D332" s="2">
-        <v>41274</v>
+        <v>37621</v>
       </c>
       <c r="E332" s="3">
-        <v>2012</v>
+        <v>2002</v>
       </c>
       <c r="F332">
-        <v>5.63</v>
+        <v>5.57</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="s">
         <v>6</v>
       </c>
       <c r="B333" t="s">
         <v>7</v>
       </c>
       <c r="C333" t="s">
         <v>23</v>
       </c>
       <c r="D333" s="2">
-        <v>42004</v>
+        <v>37986</v>
       </c>
       <c r="E333" s="3">
-        <v>2014</v>
+        <v>2003</v>
       </c>
       <c r="F333">
-        <v>6.07</v>
+        <v>5.63</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="s">
         <v>6</v>
       </c>
       <c r="B334" t="s">
         <v>7</v>
       </c>
       <c r="C334" t="s">
         <v>23</v>
       </c>
       <c r="D334" s="2">
-        <v>42369</v>
+        <v>38352</v>
       </c>
       <c r="E334" s="3">
-        <v>2015</v>
+        <v>2004</v>
       </c>
       <c r="F334">
-        <v>5.87</v>
+        <v>6.03</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="s">
         <v>6</v>
       </c>
       <c r="B335" t="s">
         <v>7</v>
       </c>
       <c r="C335" t="s">
         <v>23</v>
       </c>
       <c r="D335" s="2">
-        <v>42735</v>
+        <v>38717</v>
       </c>
       <c r="E335" s="3">
-        <v>2016</v>
+        <v>2005</v>
       </c>
       <c r="F335">
-        <v>5.93</v>
+        <v>6.12</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="s">
         <v>6</v>
       </c>
       <c r="B336" t="s">
         <v>7</v>
       </c>
       <c r="C336" t="s">
         <v>23</v>
       </c>
       <c r="D336" s="2">
-        <v>43465</v>
+        <v>39082</v>
       </c>
       <c r="E336" s="3">
-        <v>2018</v>
+        <v>2006</v>
       </c>
       <c r="F336">
-        <v>5.82</v>
+        <v>6.21</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="s">
         <v>6</v>
       </c>
       <c r="B337" t="s">
         <v>7</v>
       </c>
       <c r="C337" t="s">
         <v>23</v>
       </c>
       <c r="D337" s="2">
-        <v>43830</v>
+        <v>39447</v>
       </c>
       <c r="E337" s="3">
-        <v>2019</v>
+        <v>2007</v>
       </c>
       <c r="F337">
-        <v>6.12</v>
+        <v>5.97</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="s">
         <v>6</v>
       </c>
       <c r="B338" t="s">
         <v>7</v>
       </c>
       <c r="C338" t="s">
         <v>23</v>
       </c>
       <c r="D338" s="2">
-        <v>44196</v>
+        <v>39813</v>
       </c>
       <c r="E338" s="3">
-        <v>2020</v>
+        <v>2008</v>
       </c>
       <c r="F338">
-        <v>6.067</v>
+        <v>5.84</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="s">
         <v>6</v>
       </c>
       <c r="B339" t="s">
         <v>7</v>
       </c>
       <c r="C339" t="s">
         <v>23</v>
       </c>
       <c r="D339" s="2">
-        <v>44561</v>
+        <v>40178</v>
       </c>
       <c r="E339" s="3">
-        <v>2021</v>
+        <v>2009</v>
       </c>
       <c r="F339">
-        <v>5.9</v>
+        <v>5.94</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="s">
         <v>6</v>
       </c>
       <c r="B340" t="s">
         <v>7</v>
       </c>
       <c r="C340" t="s">
         <v>23</v>
       </c>
       <c r="D340" s="2">
-        <v>44926</v>
+        <v>40543</v>
       </c>
       <c r="E340" s="3">
-        <v>2022</v>
+        <v>2010</v>
       </c>
       <c r="F340">
-        <v>5.86667</v>
+        <v>5.49</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="s">
         <v>6</v>
       </c>
       <c r="B341" t="s">
         <v>7</v>
       </c>
       <c r="C341" t="s">
         <v>23</v>
       </c>
       <c r="D341" s="2">
-        <v>45291</v>
+        <v>40908</v>
       </c>
       <c r="E341" s="3">
-        <v>2023</v>
+        <v>2011</v>
       </c>
       <c r="F341">
-        <v>5.9</v>
+        <v>5.82</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="s">
         <v>6</v>
       </c>
       <c r="B342" t="s">
         <v>7</v>
       </c>
       <c r="C342" t="s">
         <v>23</v>
       </c>
       <c r="D342" s="2">
-        <v>45657</v>
+        <v>41274</v>
       </c>
       <c r="E342" s="3">
-        <v>2024</v>
+        <v>2012</v>
       </c>
       <c r="F342">
-        <v>6.05</v>
+        <v>5.63</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="s">
         <v>6</v>
       </c>
       <c r="B343" t="s">
         <v>7</v>
       </c>
       <c r="C343" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D343" s="2">
-        <v>31412</v>
+        <v>42004</v>
       </c>
       <c r="E343" s="3">
-        <v>1985</v>
+        <v>2014</v>
       </c>
       <c r="F343">
-        <v>6.67</v>
+        <v>6.07</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="s">
         <v>6</v>
       </c>
       <c r="B344" t="s">
         <v>7</v>
       </c>
       <c r="C344" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D344" s="2">
-        <v>31777</v>
+        <v>42369</v>
       </c>
       <c r="E344" s="3">
-        <v>1986</v>
+        <v>2015</v>
       </c>
       <c r="F344">
-        <v>7.17</v>
+        <v>5.87</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="s">
         <v>6</v>
       </c>
       <c r="B345" t="s">
         <v>7</v>
       </c>
       <c r="C345" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D345" s="2">
-        <v>32142</v>
+        <v>42735</v>
       </c>
       <c r="E345" s="3">
-        <v>1987</v>
+        <v>2016</v>
       </c>
       <c r="F345">
-        <v>7.37</v>
+        <v>5.93</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="s">
         <v>6</v>
       </c>
       <c r="B346" t="s">
         <v>7</v>
       </c>
       <c r="C346" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D346" s="2">
-        <v>32508</v>
+        <v>43465</v>
       </c>
       <c r="E346" s="3">
-        <v>1988</v>
+        <v>2018</v>
       </c>
       <c r="F346">
-        <v>7.5</v>
+        <v>5.82</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="s">
         <v>6</v>
       </c>
       <c r="B347" t="s">
         <v>7</v>
       </c>
       <c r="C347" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D347" s="2">
-        <v>32873</v>
+        <v>43830</v>
       </c>
       <c r="E347" s="3">
-        <v>1989</v>
+        <v>2019</v>
       </c>
       <c r="F347">
-        <v>7.43</v>
+        <v>6.12</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="s">
         <v>6</v>
       </c>
       <c r="B348" t="s">
         <v>7</v>
       </c>
       <c r="C348" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D348" s="2">
-        <v>33238</v>
+        <v>44196</v>
       </c>
       <c r="E348" s="3">
-        <v>1990</v>
+        <v>2020</v>
       </c>
       <c r="F348">
-        <v>7.17</v>
+        <v>6.067</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="s">
         <v>6</v>
       </c>
       <c r="B349" t="s">
         <v>7</v>
       </c>
       <c r="C349" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D349" s="2">
-        <v>33603</v>
+        <v>44561</v>
       </c>
       <c r="E349" s="3">
-        <v>1991</v>
+        <v>2021</v>
       </c>
       <c r="F349">
-        <v>6.93</v>
+        <v>5.9</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="s">
         <v>6</v>
       </c>
       <c r="B350" t="s">
         <v>7</v>
       </c>
       <c r="C350" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D350" s="2">
-        <v>39813</v>
+        <v>44926</v>
       </c>
       <c r="E350" s="3">
-        <v>2008</v>
+        <v>2022</v>
       </c>
       <c r="F350">
-        <v>7.06</v>
+        <v>5.86667</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="s">
         <v>6</v>
       </c>
       <c r="B351" t="s">
         <v>7</v>
       </c>
       <c r="C351" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D351" s="2">
-        <v>40178</v>
+        <v>45291</v>
       </c>
       <c r="E351" s="3">
-        <v>2009</v>
+        <v>2023</v>
       </c>
       <c r="F351">
-        <v>7.07</v>
+        <v>5.9</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="s">
         <v>6</v>
       </c>
       <c r="B352" t="s">
         <v>7</v>
       </c>
       <c r="C352" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D352" s="2">
-        <v>40543</v>
+        <v>45657</v>
       </c>
       <c r="E352" s="3">
-        <v>2010</v>
+        <v>2024</v>
       </c>
       <c r="F352">
-        <v>6.82</v>
+        <v>6.05</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="s">
         <v>6</v>
       </c>
       <c r="B353" t="s">
         <v>7</v>
       </c>
       <c r="C353" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D353" s="2">
-        <v>40908</v>
+        <v>46022</v>
       </c>
       <c r="E353" s="3">
-        <v>2011</v>
+        <v>2025</v>
       </c>
       <c r="F353">
-        <v>6.86</v>
+        <v>6.2</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="s">
         <v>6</v>
       </c>
       <c r="B354" t="s">
         <v>7</v>
       </c>
       <c r="C354" t="s">
         <v>24</v>
       </c>
       <c r="D354" s="2">
-        <v>41274</v>
+        <v>31412</v>
       </c>
       <c r="E354" s="3">
-        <v>2012</v>
+        <v>1985</v>
       </c>
       <c r="F354">
         <v>6.67</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="s">
         <v>6</v>
       </c>
       <c r="B355" t="s">
         <v>7</v>
       </c>
       <c r="C355" t="s">
         <v>24</v>
       </c>
       <c r="D355" s="2">
-        <v>42004</v>
+        <v>31777</v>
       </c>
       <c r="E355" s="3">
-        <v>2014</v>
+        <v>1986</v>
       </c>
       <c r="F355">
-        <v>6.41</v>
+        <v>7.17</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="s">
         <v>6</v>
       </c>
       <c r="B356" t="s">
         <v>7</v>
       </c>
       <c r="C356" t="s">
         <v>24</v>
       </c>
       <c r="D356" s="2">
-        <v>42369</v>
+        <v>32142</v>
       </c>
       <c r="E356" s="3">
-        <v>2015</v>
+        <v>1987</v>
       </c>
       <c r="F356">
-        <v>6.03</v>
+        <v>7.37</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="s">
         <v>6</v>
       </c>
       <c r="B357" t="s">
         <v>7</v>
       </c>
       <c r="C357" t="s">
         <v>24</v>
       </c>
       <c r="D357" s="2">
-        <v>42735</v>
+        <v>32508</v>
       </c>
       <c r="E357" s="3">
-        <v>2016</v>
+        <v>1988</v>
       </c>
       <c r="F357">
-        <v>6.12</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="s">
         <v>6</v>
       </c>
       <c r="B358" t="s">
         <v>7</v>
       </c>
       <c r="C358" t="s">
         <v>24</v>
       </c>
       <c r="D358" s="2">
-        <v>43100</v>
+        <v>32873</v>
       </c>
       <c r="E358" s="3">
-        <v>2017</v>
+        <v>1989</v>
       </c>
       <c r="F358">
-        <v>6.08</v>
+        <v>7.43</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="s">
         <v>6</v>
       </c>
       <c r="B359" t="s">
         <v>7</v>
       </c>
       <c r="C359" t="s">
         <v>24</v>
       </c>
       <c r="D359" s="2">
-        <v>43465</v>
+        <v>33238</v>
       </c>
       <c r="E359" s="3">
-        <v>2018</v>
+        <v>1990</v>
       </c>
       <c r="F359">
-        <v>6.29</v>
+        <v>7.17</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="s">
         <v>6</v>
       </c>
       <c r="B360" t="s">
         <v>7</v>
       </c>
       <c r="C360" t="s">
         <v>24</v>
       </c>
       <c r="D360" s="2">
-        <v>43830</v>
+        <v>33603</v>
       </c>
       <c r="E360" s="3">
-        <v>2019</v>
+        <v>1991</v>
       </c>
       <c r="F360">
-        <v>6.3</v>
+        <v>6.93</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="s">
         <v>6</v>
       </c>
       <c r="B361" t="s">
         <v>7</v>
       </c>
       <c r="C361" t="s">
         <v>24</v>
       </c>
       <c r="D361" s="2">
-        <v>44196</v>
+        <v>39813</v>
       </c>
       <c r="E361" s="3">
-        <v>2020</v>
+        <v>2008</v>
       </c>
       <c r="F361">
-        <v>6.293</v>
+        <v>7.06</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="s">
         <v>6</v>
       </c>
       <c r="B362" t="s">
         <v>7</v>
       </c>
       <c r="C362" t="s">
         <v>24</v>
       </c>
       <c r="D362" s="2">
-        <v>44561</v>
+        <v>40178</v>
       </c>
       <c r="E362" s="3">
-        <v>2021</v>
+        <v>2009</v>
       </c>
       <c r="F362">
-        <v>6.18333</v>
+        <v>7.07</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="s">
         <v>6</v>
       </c>
       <c r="B363" t="s">
         <v>7</v>
       </c>
       <c r="C363" t="s">
         <v>24</v>
       </c>
       <c r="D363" s="2">
-        <v>44926</v>
+        <v>40543</v>
       </c>
       <c r="E363" s="3">
-        <v>2022</v>
+        <v>2010</v>
       </c>
       <c r="F363">
-        <v>6.14333</v>
+        <v>6.82</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="s">
         <v>6</v>
       </c>
       <c r="B364" t="s">
         <v>7</v>
       </c>
       <c r="C364" t="s">
         <v>24</v>
       </c>
       <c r="D364" s="2">
-        <v>45291</v>
+        <v>40908</v>
       </c>
       <c r="E364" s="3">
-        <v>2023</v>
+        <v>2011</v>
       </c>
       <c r="F364">
-        <v>6.13333</v>
+        <v>6.86</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="s">
         <v>6</v>
       </c>
       <c r="B365" t="s">
         <v>7</v>
       </c>
       <c r="C365" t="s">
         <v>24</v>
       </c>
       <c r="D365" s="2">
-        <v>45657</v>
+        <v>41274</v>
       </c>
       <c r="E365" s="3">
-        <v>2024</v>
+        <v>2012</v>
       </c>
       <c r="F365">
-        <v>6.193333</v>
+        <v>6.67</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="s">
         <v>6</v>
       </c>
       <c r="B366" t="s">
         <v>7</v>
       </c>
       <c r="C366" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D366" s="2">
-        <v>33603</v>
+        <v>42004</v>
       </c>
       <c r="E366" s="3">
-        <v>1991</v>
+        <v>2014</v>
       </c>
       <c r="F366">
-        <v>7.6</v>
+        <v>6.41</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="s">
         <v>6</v>
       </c>
       <c r="B367" t="s">
         <v>7</v>
       </c>
       <c r="C367" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D367" s="2">
-        <v>33969</v>
+        <v>42369</v>
       </c>
       <c r="E367" s="3">
-        <v>1992</v>
+        <v>2015</v>
       </c>
       <c r="F367">
-        <v>8</v>
+        <v>6.03</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="s">
         <v>6</v>
       </c>
       <c r="B368" t="s">
         <v>7</v>
       </c>
       <c r="C368" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D368" s="2">
-        <v>34334</v>
+        <v>42735</v>
       </c>
       <c r="E368" s="3">
-        <v>1993</v>
+        <v>2016</v>
       </c>
       <c r="F368">
-        <v>8.2</v>
+        <v>6.12</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="s">
         <v>6</v>
       </c>
       <c r="B369" t="s">
         <v>7</v>
       </c>
       <c r="C369" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D369" s="2">
-        <v>34699</v>
+        <v>43100</v>
       </c>
       <c r="E369" s="3">
-        <v>1994</v>
+        <v>2017</v>
       </c>
       <c r="F369">
-        <v>8.2</v>
+        <v>6.08</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="s">
         <v>6</v>
       </c>
       <c r="B370" t="s">
         <v>7</v>
       </c>
       <c r="C370" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D370" s="2">
-        <v>35064</v>
+        <v>43465</v>
       </c>
       <c r="E370" s="3">
-        <v>1995</v>
+        <v>2018</v>
       </c>
       <c r="F370">
-        <v>8.2</v>
+        <v>6.29</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="s">
         <v>6</v>
       </c>
       <c r="B371" t="s">
         <v>7</v>
       </c>
       <c r="C371" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D371" s="2">
-        <v>35430</v>
+        <v>43830</v>
       </c>
       <c r="E371" s="3">
-        <v>1996</v>
+        <v>2019</v>
       </c>
       <c r="F371">
-        <v>8.1</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="s">
         <v>6</v>
       </c>
       <c r="B372" t="s">
         <v>7</v>
       </c>
       <c r="C372" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D372" s="2">
-        <v>35795</v>
+        <v>44196</v>
       </c>
       <c r="E372" s="3">
-        <v>1997</v>
+        <v>2020</v>
       </c>
       <c r="F372">
-        <v>8</v>
+        <v>6.293</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="s">
         <v>6</v>
       </c>
       <c r="B373" t="s">
         <v>7</v>
       </c>
       <c r="C373" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D373" s="2">
-        <v>36525</v>
+        <v>44561</v>
       </c>
       <c r="E373" s="3">
-        <v>1999</v>
+        <v>2021</v>
       </c>
       <c r="F373">
-        <v>7.9</v>
+        <v>6.18333</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="s">
         <v>6</v>
       </c>
       <c r="B374" t="s">
         <v>7</v>
       </c>
       <c r="C374" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D374" s="2">
-        <v>36891</v>
+        <v>44926</v>
       </c>
       <c r="E374" s="3">
-        <v>2000</v>
+        <v>2022</v>
       </c>
       <c r="F374">
-        <v>7.8</v>
+        <v>6.14333</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="s">
         <v>6</v>
       </c>
       <c r="B375" t="s">
         <v>7</v>
       </c>
       <c r="C375" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D375" s="2">
-        <v>37256</v>
+        <v>45291</v>
       </c>
       <c r="E375" s="3">
-        <v>2001</v>
+        <v>2023</v>
       </c>
       <c r="F375">
-        <v>7.8</v>
+        <v>6.13333</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="s">
         <v>6</v>
       </c>
       <c r="B376" t="s">
         <v>7</v>
       </c>
       <c r="C376" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D376" s="2">
-        <v>37621</v>
+        <v>45657</v>
       </c>
       <c r="E376" s="3">
-        <v>2002</v>
+        <v>2024</v>
       </c>
       <c r="F376">
-        <v>8.1</v>
+        <v>6.193333</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="s">
         <v>6</v>
       </c>
       <c r="B377" t="s">
         <v>7</v>
       </c>
       <c r="C377" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D377" s="2">
-        <v>37986</v>
+        <v>46022</v>
       </c>
       <c r="E377" s="3">
-        <v>2003</v>
+        <v>2025</v>
       </c>
       <c r="F377">
-        <v>8.3</v>
+        <v>6.216667</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="s">
         <v>6</v>
       </c>
       <c r="B378" t="s">
         <v>7</v>
       </c>
       <c r="C378" t="s">
         <v>25</v>
       </c>
       <c r="D378" s="2">
-        <v>38352</v>
+        <v>33603</v>
       </c>
       <c r="E378" s="3">
-        <v>2004</v>
+        <v>1991</v>
       </c>
       <c r="F378">
-        <v>8.5</v>
+        <v>7.6</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="s">
         <v>6</v>
       </c>
       <c r="B379" t="s">
         <v>7</v>
       </c>
       <c r="C379" t="s">
         <v>25</v>
       </c>
       <c r="D379" s="2">
-        <v>38717</v>
+        <v>33969</v>
       </c>
       <c r="E379" s="3">
-        <v>2005</v>
+        <v>1992</v>
       </c>
       <c r="F379">
-        <v>8.4</v>
+        <v>8</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="s">
         <v>6</v>
       </c>
       <c r="B380" t="s">
         <v>7</v>
       </c>
       <c r="C380" t="s">
         <v>25</v>
       </c>
       <c r="D380" s="2">
-        <v>39082</v>
+        <v>34334</v>
       </c>
       <c r="E380" s="3">
-        <v>2006</v>
+        <v>1993</v>
       </c>
       <c r="F380">
-        <v>8.5</v>
+        <v>8.2</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="s">
         <v>6</v>
       </c>
       <c r="B381" t="s">
         <v>7</v>
       </c>
       <c r="C381" t="s">
         <v>25</v>
       </c>
       <c r="D381" s="2">
-        <v>39447</v>
+        <v>34699</v>
       </c>
       <c r="E381" s="3">
-        <v>2007</v>
+        <v>1994</v>
       </c>
       <c r="F381">
-        <v>8.4</v>
+        <v>8.2</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="s">
         <v>6</v>
       </c>
       <c r="B382" t="s">
         <v>7</v>
       </c>
       <c r="C382" t="s">
         <v>25</v>
       </c>
       <c r="D382" s="2">
-        <v>39813</v>
+        <v>35064</v>
       </c>
       <c r="E382" s="3">
-        <v>2008</v>
+        <v>1995</v>
       </c>
       <c r="F382">
-        <v>8.5</v>
+        <v>8.2</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="s">
         <v>6</v>
       </c>
       <c r="B383" t="s">
         <v>7</v>
       </c>
       <c r="C383" t="s">
         <v>25</v>
       </c>
       <c r="D383" s="2">
-        <v>40178</v>
+        <v>35430</v>
       </c>
       <c r="E383" s="3">
-        <v>2009</v>
+        <v>1996</v>
       </c>
       <c r="F383">
-        <v>8.5</v>
+        <v>8.1</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="s">
         <v>6</v>
       </c>
       <c r="B384" t="s">
         <v>7</v>
       </c>
       <c r="C384" t="s">
         <v>25</v>
       </c>
       <c r="D384" s="2">
-        <v>40543</v>
+        <v>35795</v>
       </c>
       <c r="E384" s="3">
-        <v>2010</v>
+        <v>1997</v>
       </c>
       <c r="F384">
-        <v>8.5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="s">
         <v>6</v>
       </c>
       <c r="B385" t="s">
         <v>7</v>
       </c>
       <c r="C385" t="s">
         <v>25</v>
       </c>
       <c r="D385" s="2">
-        <v>40908</v>
+        <v>36525</v>
       </c>
       <c r="E385" s="3">
-        <v>2011</v>
+        <v>1999</v>
       </c>
       <c r="F385">
-        <v>8.7</v>
+        <v>7.9</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="s">
         <v>6</v>
       </c>
       <c r="B386" t="s">
         <v>7</v>
       </c>
       <c r="C386" t="s">
         <v>25</v>
       </c>
       <c r="D386" s="2">
-        <v>41274</v>
+        <v>36891</v>
       </c>
       <c r="E386" s="3">
-        <v>2012</v>
+        <v>2000</v>
       </c>
       <c r="F386">
-        <v>8.45</v>
+        <v>7.8</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="s">
         <v>6</v>
       </c>
       <c r="B387" t="s">
         <v>7</v>
       </c>
       <c r="C387" t="s">
         <v>25</v>
       </c>
       <c r="D387" s="2">
-        <v>41639</v>
+        <v>37256</v>
       </c>
       <c r="E387" s="3">
-        <v>2013</v>
+        <v>2001</v>
       </c>
       <c r="F387">
-        <v>8.65</v>
+        <v>7.8</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="s">
         <v>6</v>
       </c>
       <c r="B388" t="s">
         <v>7</v>
       </c>
       <c r="C388" t="s">
         <v>25</v>
       </c>
       <c r="D388" s="2">
-        <v>42004</v>
+        <v>37621</v>
       </c>
       <c r="E388" s="3">
-        <v>2014</v>
+        <v>2002</v>
       </c>
       <c r="F388">
-        <v>8.56</v>
+        <v>8.1</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="s">
         <v>6</v>
       </c>
       <c r="B389" t="s">
         <v>7</v>
       </c>
       <c r="C389" t="s">
         <v>25</v>
       </c>
       <c r="D389" s="2">
-        <v>42369</v>
+        <v>37986</v>
       </c>
       <c r="E389" s="3">
-        <v>2015</v>
+        <v>2003</v>
       </c>
       <c r="F389">
-        <v>8.84</v>
+        <v>8.3</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="s">
         <v>6</v>
       </c>
       <c r="B390" t="s">
         <v>7</v>
       </c>
       <c r="C390" t="s">
         <v>25</v>
       </c>
       <c r="D390" s="2">
-        <v>42735</v>
+        <v>38352</v>
       </c>
       <c r="E390" s="3">
-        <v>2016</v>
+        <v>2004</v>
       </c>
       <c r="F390">
-        <v>8.76</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="s">
         <v>6</v>
       </c>
       <c r="B391" t="s">
         <v>7</v>
       </c>
       <c r="C391" t="s">
         <v>25</v>
       </c>
       <c r="D391" s="2">
-        <v>43100</v>
+        <v>38717</v>
       </c>
       <c r="E391" s="3">
-        <v>2017</v>
+        <v>2005</v>
       </c>
       <c r="F391">
-        <v>8.46</v>
+        <v>8.4</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="s">
         <v>6</v>
       </c>
       <c r="B392" t="s">
         <v>7</v>
       </c>
       <c r="C392" t="s">
         <v>25</v>
       </c>
       <c r="D392" s="2">
-        <v>43465</v>
+        <v>39082</v>
       </c>
       <c r="E392" s="3">
-        <v>2018</v>
+        <v>2006</v>
       </c>
       <c r="F392">
-        <v>8.79</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="s">
         <v>6</v>
       </c>
       <c r="B393" t="s">
         <v>7</v>
       </c>
       <c r="C393" t="s">
         <v>25</v>
       </c>
       <c r="D393" s="2">
-        <v>43830</v>
+        <v>39447</v>
       </c>
       <c r="E393" s="3">
-        <v>2019</v>
+        <v>2007</v>
       </c>
       <c r="F393">
-        <v>8.73</v>
+        <v>8.4</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="s">
         <v>6</v>
       </c>
       <c r="B394" t="s">
         <v>7</v>
       </c>
       <c r="C394" t="s">
         <v>25</v>
       </c>
       <c r="D394" s="2">
-        <v>44196</v>
+        <v>39813</v>
       </c>
       <c r="E394" s="3">
-        <v>2020</v>
+        <v>2008</v>
       </c>
       <c r="F394">
-        <v>9.027</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="s">
         <v>6</v>
       </c>
       <c r="B395" t="s">
         <v>7</v>
       </c>
       <c r="C395" t="s">
         <v>25</v>
       </c>
       <c r="D395" s="2">
-        <v>44561</v>
+        <v>40178</v>
       </c>
       <c r="E395" s="3">
-        <v>2021</v>
+        <v>2009</v>
       </c>
       <c r="F395">
-        <v>8.34</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="s">
         <v>6</v>
       </c>
       <c r="B396" t="s">
         <v>7</v>
       </c>
       <c r="C396" t="s">
         <v>25</v>
       </c>
       <c r="D396" s="2">
-        <v>44926</v>
+        <v>40543</v>
       </c>
       <c r="E396" s="3">
-        <v>2022</v>
+        <v>2010</v>
       </c>
       <c r="F396">
-        <v>8.23667</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="s">
         <v>6</v>
       </c>
       <c r="B397" t="s">
         <v>7</v>
       </c>
       <c r="C397" t="s">
         <v>25</v>
       </c>
       <c r="D397" s="2">
-        <v>45291</v>
+        <v>40908</v>
       </c>
       <c r="E397" s="3">
-        <v>2023</v>
+        <v>2011</v>
       </c>
       <c r="F397">
-        <v>7.79</v>
+        <v>8.7</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="s">
         <v>6</v>
       </c>
       <c r="B398" t="s">
         <v>7</v>
       </c>
       <c r="C398" t="s">
         <v>25</v>
       </c>
       <c r="D398" s="2">
-        <v>45657</v>
+        <v>41274</v>
       </c>
       <c r="E398" s="3">
-        <v>2024</v>
+        <v>2012</v>
       </c>
       <c r="F398">
-        <v>7.926667</v>
+        <v>8.45</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="s">
         <v>6</v>
       </c>
       <c r="B399" t="s">
         <v>7</v>
       </c>
       <c r="C399" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D399" s="2">
-        <v>37621</v>
+        <v>41639</v>
       </c>
       <c r="E399" s="3">
-        <v>2002</v>
+        <v>2013</v>
       </c>
       <c r="F399">
-        <v>6.4</v>
+        <v>8.65</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="s">
         <v>6</v>
       </c>
       <c r="B400" t="s">
         <v>7</v>
       </c>
       <c r="C400" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D400" s="2">
-        <v>37986</v>
+        <v>42004</v>
       </c>
       <c r="E400" s="3">
-        <v>2003</v>
+        <v>2014</v>
       </c>
       <c r="F400">
-        <v>6.4</v>
+        <v>8.56</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="s">
         <v>6</v>
       </c>
       <c r="B401" t="s">
         <v>7</v>
       </c>
       <c r="C401" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D401" s="2">
         <v>42369</v>
       </c>
       <c r="E401" s="3">
         <v>2015</v>
       </c>
       <c r="F401">
-        <v>6.6</v>
+        <v>8.84</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="s">
         <v>6</v>
       </c>
       <c r="B402" t="s">
         <v>7</v>
       </c>
       <c r="C402" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D402" s="2">
         <v>42735</v>
       </c>
       <c r="E402" s="3">
         <v>2016</v>
       </c>
       <c r="F402">
-        <v>6.7</v>
+        <v>8.76</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="s">
         <v>6</v>
       </c>
       <c r="B403" t="s">
         <v>7</v>
       </c>
       <c r="C403" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D403" s="2">
-        <v>44926</v>
+        <v>43100</v>
       </c>
       <c r="E403" s="3">
-        <v>2022</v>
+        <v>2017</v>
       </c>
       <c r="F403">
-        <v>5.9</v>
+        <v>8.46</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="s">
         <v>6</v>
       </c>
       <c r="B404" t="s">
         <v>7</v>
       </c>
       <c r="C404" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D404" s="2">
-        <v>45657</v>
+        <v>43465</v>
       </c>
       <c r="E404" s="3">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="F404">
-        <v>5.9</v>
+        <v>8.79</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="s">
         <v>6</v>
       </c>
       <c r="B405" t="s">
         <v>7</v>
       </c>
       <c r="C405" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D405" s="2">
-        <v>31412</v>
+        <v>43830</v>
       </c>
       <c r="E405" s="3">
-        <v>1985</v>
+        <v>2019</v>
       </c>
       <c r="F405">
-        <v>7.2</v>
+        <v>8.73</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="s">
         <v>6</v>
       </c>
       <c r="B406" t="s">
         <v>7</v>
       </c>
       <c r="C406" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D406" s="2">
-        <v>31777</v>
+        <v>44196</v>
       </c>
       <c r="E406" s="3">
-        <v>1986</v>
+        <v>2020</v>
       </c>
       <c r="F406">
-        <v>7.4</v>
+        <v>9.027</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="s">
         <v>6</v>
       </c>
       <c r="B407" t="s">
         <v>7</v>
       </c>
       <c r="C407" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D407" s="2">
-        <v>32142</v>
+        <v>44561</v>
       </c>
       <c r="E407" s="3">
-        <v>1987</v>
+        <v>2021</v>
       </c>
       <c r="F407">
-        <v>7.6</v>
+        <v>8.34</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="s">
         <v>6</v>
       </c>
       <c r="B408" t="s">
         <v>7</v>
       </c>
       <c r="C408" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D408" s="2">
-        <v>32508</v>
+        <v>44926</v>
       </c>
       <c r="E408" s="3">
-        <v>1988</v>
+        <v>2022</v>
       </c>
       <c r="F408">
-        <v>7.4</v>
+        <v>8.23667</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="s">
         <v>6</v>
       </c>
       <c r="B409" t="s">
         <v>7</v>
       </c>
       <c r="C409" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D409" s="2">
-        <v>32873</v>
+        <v>45291</v>
       </c>
       <c r="E409" s="3">
-        <v>1989</v>
+        <v>2023</v>
       </c>
       <c r="F409">
-        <v>7.3</v>
+        <v>7.79</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="s">
         <v>6</v>
       </c>
       <c r="B410" t="s">
         <v>7</v>
       </c>
       <c r="C410" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D410" s="2">
-        <v>33238</v>
+        <v>45657</v>
       </c>
       <c r="E410" s="3">
-        <v>1990</v>
+        <v>2024</v>
       </c>
       <c r="F410">
-        <v>7.2</v>
+        <v>7.926667</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="s">
         <v>6</v>
       </c>
       <c r="B411" t="s">
         <v>7</v>
       </c>
       <c r="C411" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D411" s="2">
-        <v>33603</v>
+        <v>46022</v>
       </c>
       <c r="E411" s="3">
-        <v>1991</v>
+        <v>2025</v>
       </c>
       <c r="F411">
-        <v>7.1</v>
+        <v>7.833333</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="s">
         <v>6</v>
       </c>
       <c r="B412" t="s">
         <v>7</v>
       </c>
       <c r="C412" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D412" s="2">
         <v>37621</v>
       </c>
       <c r="E412" s="3">
         <v>2002</v>
       </c>
       <c r="F412">
-        <v>6.9</v>
+        <v>6.4</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="s">
         <v>6</v>
       </c>
       <c r="B413" t="s">
         <v>7</v>
       </c>
       <c r="C413" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D413" s="2">
         <v>37986</v>
       </c>
       <c r="E413" s="3">
         <v>2003</v>
       </c>
       <c r="F413">
-        <v>6.9</v>
+        <v>6.4</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="s">
         <v>6</v>
       </c>
       <c r="B414" t="s">
         <v>7</v>
       </c>
       <c r="C414" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D414" s="2">
-        <v>38352</v>
+        <v>42369</v>
       </c>
       <c r="E414" s="3">
-        <v>2004</v>
+        <v>2015</v>
       </c>
       <c r="F414">
-        <v>6.7</v>
+        <v>6.6</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="s">
         <v>6</v>
       </c>
       <c r="B415" t="s">
         <v>7</v>
       </c>
       <c r="C415" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D415" s="2">
-        <v>38717</v>
+        <v>42735</v>
       </c>
       <c r="E415" s="3">
-        <v>2005</v>
+        <v>2016</v>
       </c>
       <c r="F415">
-        <v>7</v>
+        <v>6.7</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="s">
         <v>6</v>
       </c>
       <c r="B416" t="s">
         <v>7</v>
       </c>
       <c r="C416" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D416" s="2">
-        <v>39082</v>
+        <v>44926</v>
       </c>
       <c r="E416" s="3">
-        <v>2006</v>
+        <v>2022</v>
       </c>
       <c r="F416">
-        <v>7</v>
+        <v>5.9</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="s">
         <v>6</v>
       </c>
       <c r="B417" t="s">
         <v>7</v>
       </c>
       <c r="C417" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D417" s="2">
-        <v>39447</v>
+        <v>45657</v>
       </c>
       <c r="E417" s="3">
-        <v>2007</v>
+        <v>2024</v>
       </c>
       <c r="F417">
-        <v>7.2</v>
+        <v>5.9</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="s">
         <v>6</v>
       </c>
       <c r="B418" t="s">
         <v>7</v>
       </c>
       <c r="C418" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D418" s="2">
-        <v>39813</v>
+        <v>46022</v>
       </c>
       <c r="E418" s="3">
-        <v>2008</v>
+        <v>2025</v>
       </c>
       <c r="F418">
-        <v>7.1</v>
+        <v>5.9</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="s">
         <v>6</v>
       </c>
       <c r="B419" t="s">
         <v>7</v>
       </c>
       <c r="C419" t="s">
         <v>27</v>
       </c>
       <c r="D419" s="2">
-        <v>40178</v>
+        <v>31412</v>
       </c>
       <c r="E419" s="3">
-        <v>2009</v>
+        <v>1985</v>
       </c>
       <c r="F419">
         <v>7.2</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="s">
         <v>6</v>
       </c>
       <c r="B420" t="s">
         <v>7</v>
       </c>
       <c r="C420" t="s">
         <v>27</v>
       </c>
       <c r="D420" s="2">
-        <v>40543</v>
+        <v>31777</v>
       </c>
       <c r="E420" s="3">
-        <v>2010</v>
+        <v>1986</v>
       </c>
       <c r="F420">
-        <v>7.1</v>
+        <v>7.4</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="s">
         <v>6</v>
       </c>
       <c r="B421" t="s">
         <v>7</v>
       </c>
       <c r="C421" t="s">
         <v>27</v>
       </c>
       <c r="D421" s="2">
-        <v>41274</v>
+        <v>32142</v>
       </c>
       <c r="E421" s="3">
-        <v>2012</v>
+        <v>1987</v>
       </c>
       <c r="F421">
-        <v>7.2</v>
+        <v>7.6</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="s">
         <v>6</v>
       </c>
       <c r="B422" t="s">
         <v>7</v>
       </c>
       <c r="C422" t="s">
         <v>27</v>
       </c>
       <c r="D422" s="2">
-        <v>41639</v>
+        <v>32508</v>
       </c>
       <c r="E422" s="3">
-        <v>2013</v>
+        <v>1988</v>
       </c>
       <c r="F422">
-        <v>7.2</v>
+        <v>7.4</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="s">
         <v>6</v>
       </c>
       <c r="B423" t="s">
         <v>7</v>
       </c>
       <c r="C423" t="s">
         <v>27</v>
       </c>
       <c r="D423" s="2">
-        <v>42004</v>
+        <v>32873</v>
       </c>
       <c r="E423" s="3">
-        <v>2014</v>
+        <v>1989</v>
       </c>
       <c r="F423">
-        <v>7.22</v>
+        <v>7.3</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="s">
         <v>6</v>
       </c>
       <c r="B424" t="s">
         <v>7</v>
       </c>
       <c r="C424" t="s">
         <v>27</v>
       </c>
       <c r="D424" s="2">
-        <v>42369</v>
+        <v>33238</v>
       </c>
       <c r="E424" s="3">
-        <v>2015</v>
+        <v>1990</v>
       </c>
       <c r="F424">
-        <v>7.16</v>
+        <v>7.2</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="s">
         <v>6</v>
       </c>
       <c r="B425" t="s">
         <v>7</v>
       </c>
       <c r="C425" t="s">
         <v>27</v>
       </c>
       <c r="D425" s="2">
-        <v>42735</v>
+        <v>33603</v>
       </c>
       <c r="E425" s="3">
-        <v>2016</v>
+        <v>1991</v>
       </c>
       <c r="F425">
-        <v>7.09</v>
+        <v>7.1</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="s">
         <v>6</v>
       </c>
       <c r="B426" t="s">
         <v>7</v>
       </c>
       <c r="C426" t="s">
         <v>27</v>
       </c>
       <c r="D426" s="2">
-        <v>43100</v>
+        <v>37621</v>
       </c>
       <c r="E426" s="3">
-        <v>2017</v>
+        <v>2002</v>
       </c>
       <c r="F426">
-        <v>7.04</v>
+        <v>6.9</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="s">
         <v>6</v>
       </c>
       <c r="B427" t="s">
         <v>7</v>
       </c>
       <c r="C427" t="s">
         <v>27</v>
       </c>
       <c r="D427" s="2">
-        <v>43465</v>
+        <v>37986</v>
       </c>
       <c r="E427" s="3">
-        <v>2018</v>
+        <v>2003</v>
       </c>
       <c r="F427">
-        <v>6.95</v>
+        <v>6.9</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="s">
         <v>6</v>
       </c>
       <c r="B428" t="s">
         <v>7</v>
       </c>
       <c r="C428" t="s">
         <v>27</v>
       </c>
       <c r="D428" s="2">
-        <v>43830</v>
+        <v>38352</v>
       </c>
       <c r="E428" s="3">
-        <v>2019</v>
+        <v>2004</v>
       </c>
       <c r="F428">
-        <v>6.9</v>
+        <v>6.7</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="s">
         <v>6</v>
       </c>
       <c r="B429" t="s">
         <v>7</v>
       </c>
       <c r="C429" t="s">
         <v>27</v>
       </c>
       <c r="D429" s="2">
-        <v>44196</v>
+        <v>38717</v>
       </c>
       <c r="E429" s="3">
-        <v>2020</v>
+        <v>2005</v>
       </c>
       <c r="F429">
-        <v>6.93</v>
+        <v>7</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="s">
         <v>6</v>
       </c>
       <c r="B430" t="s">
         <v>7</v>
       </c>
       <c r="C430" t="s">
         <v>27</v>
       </c>
       <c r="D430" s="2">
-        <v>44561</v>
+        <v>39082</v>
       </c>
       <c r="E430" s="3">
-        <v>2021</v>
+        <v>2006</v>
       </c>
       <c r="F430">
-        <v>6.99667</v>
+        <v>7</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="s">
         <v>6</v>
       </c>
       <c r="B431" t="s">
         <v>7</v>
       </c>
       <c r="C431" t="s">
         <v>27</v>
       </c>
       <c r="D431" s="2">
-        <v>44926</v>
+        <v>39447</v>
       </c>
       <c r="E431" s="3">
-        <v>2022</v>
+        <v>2007</v>
       </c>
       <c r="F431">
-        <v>7.11333</v>
+        <v>7.2</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="s">
         <v>6</v>
       </c>
       <c r="B432" t="s">
         <v>7</v>
       </c>
       <c r="C432" t="s">
         <v>27</v>
       </c>
       <c r="D432" s="2">
-        <v>45291</v>
+        <v>39813</v>
       </c>
       <c r="E432" s="3">
-        <v>2023</v>
+        <v>2008</v>
       </c>
       <c r="F432">
-        <v>7.10667</v>
+        <v>7.1</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="s">
         <v>6</v>
       </c>
       <c r="B433" t="s">
         <v>7</v>
       </c>
       <c r="C433" t="s">
         <v>27</v>
       </c>
       <c r="D433" s="2">
-        <v>45657</v>
+        <v>40178</v>
       </c>
       <c r="E433" s="3">
-        <v>2024</v>
+        <v>2009</v>
       </c>
       <c r="F433">
-        <v>7.126667</v>
+        <v>7.2</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="s">
         <v>6</v>
       </c>
       <c r="B434" t="s">
         <v>7</v>
       </c>
       <c r="C434" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D434" s="2">
-        <v>32873</v>
+        <v>40543</v>
       </c>
       <c r="E434" s="3">
-        <v>1989</v>
+        <v>2010</v>
       </c>
       <c r="F434">
         <v>7.1</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="s">
         <v>6</v>
       </c>
       <c r="B435" t="s">
         <v>7</v>
       </c>
       <c r="C435" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D435" s="2">
-        <v>33603</v>
+        <v>41274</v>
       </c>
       <c r="E435" s="3">
-        <v>1991</v>
+        <v>2012</v>
       </c>
       <c r="F435">
-        <v>7.1</v>
+        <v>7.2</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="s">
         <v>6</v>
       </c>
       <c r="B436" t="s">
         <v>7</v>
       </c>
       <c r="C436" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D436" s="2">
-        <v>33969</v>
+        <v>41639</v>
       </c>
       <c r="E436" s="3">
-        <v>1992</v>
+        <v>2013</v>
       </c>
       <c r="F436">
-        <v>7</v>
+        <v>7.2</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="s">
         <v>6</v>
       </c>
       <c r="B437" t="s">
         <v>7</v>
       </c>
       <c r="C437" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D437" s="2">
-        <v>34334</v>
+        <v>42004</v>
       </c>
       <c r="E437" s="3">
-        <v>1993</v>
+        <v>2014</v>
       </c>
       <c r="F437">
-        <v>7.2</v>
+        <v>7.22</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="s">
         <v>6</v>
       </c>
       <c r="B438" t="s">
         <v>7</v>
       </c>
       <c r="C438" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D438" s="2">
-        <v>34699</v>
+        <v>42369</v>
       </c>
       <c r="E438" s="3">
-        <v>1994</v>
+        <v>2015</v>
       </c>
       <c r="F438">
-        <v>7.4</v>
+        <v>7.16</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="s">
         <v>6</v>
       </c>
       <c r="B439" t="s">
         <v>7</v>
       </c>
       <c r="C439" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D439" s="2">
-        <v>35064</v>
+        <v>42735</v>
       </c>
       <c r="E439" s="3">
-        <v>1995</v>
+        <v>2016</v>
       </c>
       <c r="F439">
-        <v>7.5</v>
+        <v>7.09</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="s">
         <v>6</v>
       </c>
       <c r="B440" t="s">
         <v>7</v>
       </c>
       <c r="C440" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D440" s="2">
-        <v>35795</v>
+        <v>43100</v>
       </c>
       <c r="E440" s="3">
-        <v>1997</v>
+        <v>2017</v>
       </c>
       <c r="F440">
-        <v>7.3</v>
+        <v>7.04</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="s">
         <v>6</v>
       </c>
       <c r="B441" t="s">
         <v>7</v>
       </c>
       <c r="C441" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D441" s="2">
-        <v>36525</v>
+        <v>43465</v>
       </c>
       <c r="E441" s="3">
-        <v>1999</v>
+        <v>2018</v>
       </c>
       <c r="F441">
-        <v>7.4</v>
+        <v>6.95</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="s">
         <v>6</v>
       </c>
       <c r="B442" t="s">
         <v>7</v>
       </c>
       <c r="C442" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D442" s="2">
-        <v>36891</v>
+        <v>43830</v>
       </c>
       <c r="E442" s="3">
-        <v>2000</v>
+        <v>2019</v>
       </c>
       <c r="F442">
-        <v>7.4</v>
+        <v>6.9</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="s">
         <v>6</v>
       </c>
       <c r="B443" t="s">
         <v>7</v>
       </c>
       <c r="C443" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D443" s="2">
-        <v>37256</v>
+        <v>44196</v>
       </c>
       <c r="E443" s="3">
-        <v>2001</v>
+        <v>2020</v>
       </c>
       <c r="F443">
-        <v>7.5</v>
+        <v>6.93</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="s">
         <v>6</v>
       </c>
       <c r="B444" t="s">
         <v>7</v>
       </c>
       <c r="C444" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D444" s="2">
-        <v>37621</v>
+        <v>44561</v>
       </c>
       <c r="E444" s="3">
-        <v>2002</v>
+        <v>2021</v>
       </c>
       <c r="F444">
-        <v>7.5</v>
+        <v>6.99667</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="s">
         <v>6</v>
       </c>
       <c r="B445" t="s">
         <v>7</v>
       </c>
       <c r="C445" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D445" s="2">
-        <v>37986</v>
+        <v>44926</v>
       </c>
       <c r="E445" s="3">
-        <v>2003</v>
+        <v>2022</v>
       </c>
       <c r="F445">
-        <v>7.5</v>
+        <v>7.11333</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="s">
         <v>6</v>
       </c>
       <c r="B446" t="s">
         <v>7</v>
       </c>
       <c r="C446" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D446" s="2">
-        <v>38352</v>
+        <v>45291</v>
       </c>
       <c r="E446" s="3">
-        <v>2004</v>
+        <v>2023</v>
       </c>
       <c r="F446">
-        <v>7.5</v>
+        <v>7.10667</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="s">
         <v>6</v>
       </c>
       <c r="B447" t="s">
         <v>7</v>
       </c>
       <c r="C447" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D447" s="2">
-        <v>38717</v>
+        <v>45657</v>
       </c>
       <c r="E447" s="3">
-        <v>2005</v>
+        <v>2024</v>
       </c>
       <c r="F447">
-        <v>7.3</v>
+        <v>7.126667</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="s">
         <v>6</v>
       </c>
       <c r="B448" t="s">
         <v>7</v>
       </c>
       <c r="C448" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D448" s="2">
-        <v>39082</v>
+        <v>46022</v>
       </c>
       <c r="E448" s="3">
-        <v>2006</v>
+        <v>2025</v>
       </c>
       <c r="F448">
-        <v>7.1</v>
+        <v>7.056667</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="s">
         <v>6</v>
       </c>
       <c r="B449" t="s">
         <v>7</v>
       </c>
       <c r="C449" t="s">
         <v>28</v>
       </c>
       <c r="D449" s="2">
-        <v>39447</v>
+        <v>32873</v>
       </c>
       <c r="E449" s="3">
-        <v>2007</v>
+        <v>1989</v>
       </c>
       <c r="F449">
-        <v>7.3</v>
+        <v>7.1</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="s">
         <v>6</v>
       </c>
       <c r="B450" t="s">
         <v>7</v>
       </c>
       <c r="C450" t="s">
         <v>28</v>
       </c>
       <c r="D450" s="2">
-        <v>39813</v>
+        <v>33603</v>
       </c>
       <c r="E450" s="3">
-        <v>2008</v>
+        <v>1991</v>
       </c>
       <c r="F450">
-        <v>7.3</v>
+        <v>7.1</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="s">
         <v>6</v>
       </c>
       <c r="B451" t="s">
         <v>7</v>
       </c>
       <c r="C451" t="s">
         <v>28</v>
       </c>
       <c r="D451" s="2">
-        <v>40178</v>
+        <v>33969</v>
       </c>
       <c r="E451" s="3">
-        <v>2009</v>
+        <v>1992</v>
       </c>
       <c r="F451">
-        <v>7.5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="s">
         <v>6</v>
       </c>
       <c r="B452" t="s">
         <v>7</v>
       </c>
       <c r="C452" t="s">
         <v>28</v>
       </c>
       <c r="D452" s="2">
-        <v>40543</v>
+        <v>34334</v>
       </c>
       <c r="E452" s="3">
-        <v>2010</v>
+        <v>1993</v>
       </c>
       <c r="F452">
-        <v>7.5</v>
+        <v>7.2</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="s">
         <v>6</v>
       </c>
       <c r="B453" t="s">
         <v>7</v>
       </c>
       <c r="C453" t="s">
         <v>28</v>
       </c>
       <c r="D453" s="2">
-        <v>40908</v>
+        <v>34699</v>
       </c>
       <c r="E453" s="3">
-        <v>2011</v>
+        <v>1994</v>
       </c>
       <c r="F453">
-        <v>7.7</v>
+        <v>7.4</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="s">
         <v>6</v>
       </c>
       <c r="B454" t="s">
         <v>7</v>
       </c>
       <c r="C454" t="s">
         <v>28</v>
       </c>
       <c r="D454" s="2">
-        <v>41274</v>
+        <v>35064</v>
       </c>
       <c r="E454" s="3">
-        <v>2012</v>
+        <v>1995</v>
       </c>
       <c r="F454">
-        <v>7.9</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="s">
         <v>6</v>
       </c>
       <c r="B455" t="s">
         <v>7</v>
       </c>
       <c r="C455" t="s">
         <v>28</v>
       </c>
       <c r="D455" s="2">
-        <v>41639</v>
+        <v>35795</v>
       </c>
       <c r="E455" s="3">
-        <v>2013</v>
+        <v>1997</v>
       </c>
       <c r="F455">
-        <v>7.9</v>
+        <v>7.3</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="s">
         <v>6</v>
       </c>
       <c r="B456" t="s">
         <v>7</v>
       </c>
       <c r="C456" t="s">
         <v>28</v>
       </c>
       <c r="D456" s="2">
-        <v>42004</v>
+        <v>36525</v>
       </c>
       <c r="E456" s="3">
-        <v>2014</v>
+        <v>1999</v>
       </c>
       <c r="F456">
-        <v>7.8</v>
+        <v>7.4</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="s">
         <v>6</v>
       </c>
       <c r="B457" t="s">
         <v>7</v>
       </c>
       <c r="C457" t="s">
         <v>28</v>
       </c>
       <c r="D457" s="2">
-        <v>42369</v>
+        <v>36891</v>
       </c>
       <c r="E457" s="3">
-        <v>2015</v>
+        <v>2000</v>
       </c>
       <c r="F457">
-        <v>7.6</v>
+        <v>7.4</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="s">
         <v>6</v>
       </c>
       <c r="B458" t="s">
         <v>7</v>
       </c>
       <c r="C458" t="s">
         <v>28</v>
       </c>
       <c r="D458" s="2">
-        <v>42735</v>
+        <v>37256</v>
       </c>
       <c r="E458" s="3">
-        <v>2016</v>
+        <v>2001</v>
       </c>
       <c r="F458">
         <v>7.5</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="s">
         <v>6</v>
       </c>
       <c r="B459" t="s">
         <v>7</v>
       </c>
       <c r="C459" t="s">
         <v>28</v>
       </c>
       <c r="D459" s="2">
-        <v>43100</v>
+        <v>37621</v>
       </c>
       <c r="E459" s="3">
-        <v>2017</v>
+        <v>2002</v>
       </c>
       <c r="F459">
-        <v>7.4</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="s">
         <v>6</v>
       </c>
       <c r="B460" t="s">
         <v>7</v>
       </c>
       <c r="C460" t="s">
         <v>28</v>
       </c>
       <c r="D460" s="2">
-        <v>43465</v>
+        <v>37986</v>
       </c>
       <c r="E460" s="3">
-        <v>2018</v>
+        <v>2003</v>
       </c>
       <c r="F460">
-        <v>7.4</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="s">
         <v>6</v>
       </c>
       <c r="B461" t="s">
         <v>7</v>
       </c>
       <c r="C461" t="s">
         <v>28</v>
       </c>
       <c r="D461" s="2">
-        <v>43830</v>
+        <v>38352</v>
       </c>
       <c r="E461" s="3">
-        <v>2019</v>
+        <v>2004</v>
       </c>
       <c r="F461">
-        <v>7.4</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="s">
         <v>6</v>
       </c>
       <c r="B462" t="s">
         <v>7</v>
       </c>
       <c r="C462" t="s">
         <v>28</v>
       </c>
       <c r="D462" s="2">
-        <v>44196</v>
+        <v>38717</v>
       </c>
       <c r="E462" s="3">
-        <v>2020</v>
+        <v>2005</v>
       </c>
       <c r="F462">
         <v>7.3</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="s">
         <v>6</v>
       </c>
       <c r="B463" t="s">
         <v>7</v>
       </c>
       <c r="C463" t="s">
         <v>28</v>
       </c>
       <c r="D463" s="2">
-        <v>44561</v>
+        <v>39082</v>
       </c>
       <c r="E463" s="3">
-        <v>2021</v>
+        <v>2006</v>
       </c>
       <c r="F463">
-        <v>7.16667</v>
+        <v>7.1</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="s">
         <v>6</v>
       </c>
       <c r="B464" t="s">
         <v>7</v>
       </c>
       <c r="C464" t="s">
         <v>28</v>
       </c>
       <c r="D464" s="2">
-        <v>44926</v>
+        <v>39447</v>
       </c>
       <c r="E464" s="3">
-        <v>2022</v>
+        <v>2007</v>
       </c>
       <c r="F464">
-        <v>7.06667</v>
+        <v>7.3</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="s">
         <v>6</v>
       </c>
       <c r="B465" t="s">
         <v>7</v>
       </c>
       <c r="C465" t="s">
         <v>28</v>
       </c>
       <c r="D465" s="2">
-        <v>45291</v>
+        <v>39813</v>
       </c>
       <c r="E465" s="3">
-        <v>2023</v>
+        <v>2008</v>
       </c>
       <c r="F465">
-        <v>7.1</v>
+        <v>7.3</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="s">
         <v>6</v>
       </c>
       <c r="B466" t="s">
         <v>7</v>
       </c>
       <c r="C466" t="s">
         <v>28</v>
       </c>
       <c r="D466" s="2">
-        <v>45657</v>
+        <v>40178</v>
       </c>
       <c r="E466" s="3">
-        <v>2024</v>
+        <v>2009</v>
       </c>
       <c r="F466">
-        <v>7.2</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="s">
         <v>6</v>
       </c>
       <c r="B467" t="s">
         <v>7</v>
       </c>
       <c r="C467" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D467" s="2">
-        <v>39813</v>
+        <v>40543</v>
       </c>
       <c r="E467" s="3">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="F467">
-        <v>7.06</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="s">
         <v>6</v>
       </c>
       <c r="B468" t="s">
         <v>7</v>
       </c>
       <c r="C468" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D468" s="2">
-        <v>40178</v>
+        <v>40908</v>
       </c>
       <c r="E468" s="3">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="F468">
-        <v>7.13</v>
+        <v>7.7</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="s">
         <v>6</v>
       </c>
       <c r="B469" t="s">
         <v>7</v>
       </c>
       <c r="C469" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D469" s="2">
-        <v>40543</v>
+        <v>41274</v>
       </c>
       <c r="E469" s="3">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="F469">
-        <v>7.1</v>
+        <v>7.9</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="s">
         <v>6</v>
       </c>
       <c r="B470" t="s">
         <v>7</v>
       </c>
       <c r="C470" t="s">
+        <v>28</v>
+      </c>
+      <c r="D470" s="2">
+        <v>41639</v>
+      </c>
+      <c r="E470" s="3">
+        <v>2013</v>
+      </c>
+      <c r="F470">
+        <v>7.9</v>
+      </c>
+    </row>
+    <row r="471">
+      <c r="A471" t="s">
+        <v>6</v>
+      </c>
+      <c r="B471" t="s">
+        <v>7</v>
+      </c>
+      <c r="C471" t="s">
+        <v>28</v>
+      </c>
+      <c r="D471" s="2">
+        <v>42004</v>
+      </c>
+      <c r="E471" s="3">
+        <v>2014</v>
+      </c>
+      <c r="F471">
+        <v>7.8</v>
+      </c>
+    </row>
+    <row r="472">
+      <c r="A472" t="s">
+        <v>6</v>
+      </c>
+      <c r="B472" t="s">
+        <v>7</v>
+      </c>
+      <c r="C472" t="s">
+        <v>28</v>
+      </c>
+      <c r="D472" s="2">
+        <v>42369</v>
+      </c>
+      <c r="E472" s="3">
+        <v>2015</v>
+      </c>
+      <c r="F472">
+        <v>7.6</v>
+      </c>
+    </row>
+    <row r="473">
+      <c r="A473" t="s">
+        <v>6</v>
+      </c>
+      <c r="B473" t="s">
+        <v>7</v>
+      </c>
+      <c r="C473" t="s">
+        <v>28</v>
+      </c>
+      <c r="D473" s="2">
+        <v>42735</v>
+      </c>
+      <c r="E473" s="3">
+        <v>2016</v>
+      </c>
+      <c r="F473">
+        <v>7.5</v>
+      </c>
+    </row>
+    <row r="474">
+      <c r="A474" t="s">
+        <v>6</v>
+      </c>
+      <c r="B474" t="s">
+        <v>7</v>
+      </c>
+      <c r="C474" t="s">
+        <v>28</v>
+      </c>
+      <c r="D474" s="2">
+        <v>43100</v>
+      </c>
+      <c r="E474" s="3">
+        <v>2017</v>
+      </c>
+      <c r="F474">
+        <v>7.4</v>
+      </c>
+    </row>
+    <row r="475">
+      <c r="A475" t="s">
+        <v>6</v>
+      </c>
+      <c r="B475" t="s">
+        <v>7</v>
+      </c>
+      <c r="C475" t="s">
+        <v>28</v>
+      </c>
+      <c r="D475" s="2">
+        <v>43465</v>
+      </c>
+      <c r="E475" s="3">
+        <v>2018</v>
+      </c>
+      <c r="F475">
+        <v>7.4</v>
+      </c>
+    </row>
+    <row r="476">
+      <c r="A476" t="s">
+        <v>6</v>
+      </c>
+      <c r="B476" t="s">
+        <v>7</v>
+      </c>
+      <c r="C476" t="s">
+        <v>28</v>
+      </c>
+      <c r="D476" s="2">
+        <v>43830</v>
+      </c>
+      <c r="E476" s="3">
+        <v>2019</v>
+      </c>
+      <c r="F476">
+        <v>7.4</v>
+      </c>
+    </row>
+    <row r="477">
+      <c r="A477" t="s">
+        <v>6</v>
+      </c>
+      <c r="B477" t="s">
+        <v>7</v>
+      </c>
+      <c r="C477" t="s">
+        <v>28</v>
+      </c>
+      <c r="D477" s="2">
+        <v>44196</v>
+      </c>
+      <c r="E477" s="3">
+        <v>2020</v>
+      </c>
+      <c r="F477">
+        <v>7.3</v>
+      </c>
+    </row>
+    <row r="478">
+      <c r="A478" t="s">
+        <v>6</v>
+      </c>
+      <c r="B478" t="s">
+        <v>7</v>
+      </c>
+      <c r="C478" t="s">
+        <v>28</v>
+      </c>
+      <c r="D478" s="2">
+        <v>44561</v>
+      </c>
+      <c r="E478" s="3">
+        <v>2021</v>
+      </c>
+      <c r="F478">
+        <v>7.16667</v>
+      </c>
+    </row>
+    <row r="479">
+      <c r="A479" t="s">
+        <v>6</v>
+      </c>
+      <c r="B479" t="s">
+        <v>7</v>
+      </c>
+      <c r="C479" t="s">
+        <v>28</v>
+      </c>
+      <c r="D479" s="2">
+        <v>44926</v>
+      </c>
+      <c r="E479" s="3">
+        <v>2022</v>
+      </c>
+      <c r="F479">
+        <v>7.06667</v>
+      </c>
+    </row>
+    <row r="480">
+      <c r="A480" t="s">
+        <v>6</v>
+      </c>
+      <c r="B480" t="s">
+        <v>7</v>
+      </c>
+      <c r="C480" t="s">
+        <v>28</v>
+      </c>
+      <c r="D480" s="2">
+        <v>45291</v>
+      </c>
+      <c r="E480" s="3">
+        <v>2023</v>
+      </c>
+      <c r="F480">
+        <v>7.1</v>
+      </c>
+    </row>
+    <row r="481">
+      <c r="A481" t="s">
+        <v>6</v>
+      </c>
+      <c r="B481" t="s">
+        <v>7</v>
+      </c>
+      <c r="C481" t="s">
+        <v>28</v>
+      </c>
+      <c r="D481" s="2">
+        <v>45657</v>
+      </c>
+      <c r="E481" s="3">
+        <v>2024</v>
+      </c>
+      <c r="F481">
+        <v>7.2</v>
+      </c>
+    </row>
+    <row r="482">
+      <c r="A482" t="s">
+        <v>6</v>
+      </c>
+      <c r="B482" t="s">
+        <v>7</v>
+      </c>
+      <c r="C482" t="s">
+        <v>28</v>
+      </c>
+      <c r="D482" s="2">
+        <v>46022</v>
+      </c>
+      <c r="E482" s="3">
+        <v>2025</v>
+      </c>
+      <c r="F482">
+        <v>7.1</v>
+      </c>
+    </row>
+    <row r="483">
+      <c r="A483" t="s">
+        <v>6</v>
+      </c>
+      <c r="B483" t="s">
+        <v>7</v>
+      </c>
+      <c r="C483" t="s">
         <v>29</v>
       </c>
-      <c r="D470" s="2">
+      <c r="D483" s="2">
+        <v>39813</v>
+      </c>
+      <c r="E483" s="3">
+        <v>2008</v>
+      </c>
+      <c r="F483">
+        <v>7.06</v>
+      </c>
+    </row>
+    <row r="484">
+      <c r="A484" t="s">
+        <v>6</v>
+      </c>
+      <c r="B484" t="s">
+        <v>7</v>
+      </c>
+      <c r="C484" t="s">
+        <v>29</v>
+      </c>
+      <c r="D484" s="2">
+        <v>40178</v>
+      </c>
+      <c r="E484" s="3">
+        <v>2009</v>
+      </c>
+      <c r="F484">
+        <v>7.13</v>
+      </c>
+    </row>
+    <row r="485">
+      <c r="A485" t="s">
+        <v>6</v>
+      </c>
+      <c r="B485" t="s">
+        <v>7</v>
+      </c>
+      <c r="C485" t="s">
+        <v>29</v>
+      </c>
+      <c r="D485" s="2">
+        <v>40543</v>
+      </c>
+      <c r="E485" s="3">
+        <v>2010</v>
+      </c>
+      <c r="F485">
+        <v>7.1</v>
+      </c>
+    </row>
+    <row r="486">
+      <c r="A486" t="s">
+        <v>6</v>
+      </c>
+      <c r="B486" t="s">
+        <v>7</v>
+      </c>
+      <c r="C486" t="s">
+        <v>29</v>
+      </c>
+      <c r="D486" s="2">
         <v>40908</v>
       </c>
-      <c r="E470" s="3">
+      <c r="E486" s="3">
         <v>2011</v>
       </c>
-      <c r="F470">
+      <c r="F486">
         <v>7.22</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.69999999999999996" right="0.69999999999999996" top="0.75" bottom="0.75" header="0.29999999999999999" footer="0.29999999999999999"/>
   <pageSetup orientation="portrait" scale="100" paperSize="9" fitToWidth="0" fitToHeight="0" horizontalDpi="0" verticalDpi="0" copies="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>GemBox.Spreadsheet</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>