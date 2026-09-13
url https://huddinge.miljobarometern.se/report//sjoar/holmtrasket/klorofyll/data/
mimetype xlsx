--- v0 (2026-07-01)
+++ v1 (2026-09-13)
@@ -1143,5719 +1143,6039 @@
       </c>
       <c r="B34" t="s">
         <v>7</v>
       </c>
       <c r="C34" t="s">
         <v>10</v>
       </c>
       <c r="D34" s="2">
         <v>45657</v>
       </c>
       <c r="E34" s="3">
         <v>2024</v>
       </c>
       <c r="F34">
         <v>7.433333</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>6</v>
       </c>
       <c r="B35" t="s">
         <v>7</v>
       </c>
       <c r="C35" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D35" s="2">
-        <v>37256</v>
+        <v>46022</v>
       </c>
       <c r="E35" s="3">
-        <v>2001</v>
+        <v>2025</v>
       </c>
       <c r="F35">
-        <v>6.5</v>
+        <v>7.7</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>6</v>
       </c>
       <c r="B36" t="s">
         <v>7</v>
       </c>
       <c r="C36" t="s">
         <v>11</v>
       </c>
       <c r="D36" s="2">
-        <v>37621</v>
+        <v>37256</v>
       </c>
       <c r="E36" s="3">
-        <v>2002</v>
+        <v>2001</v>
       </c>
       <c r="F36">
-        <v>6.4</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>6</v>
       </c>
       <c r="B37" t="s">
         <v>7</v>
       </c>
       <c r="C37" t="s">
         <v>11</v>
       </c>
       <c r="D37" s="2">
-        <v>37986</v>
+        <v>37621</v>
       </c>
       <c r="E37" s="3">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="F37">
-        <v>5.4</v>
+        <v>6.4</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>6</v>
       </c>
       <c r="B38" t="s">
         <v>7</v>
       </c>
       <c r="C38" t="s">
         <v>11</v>
       </c>
       <c r="D38" s="2">
-        <v>38352</v>
+        <v>37986</v>
       </c>
       <c r="E38" s="3">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="F38">
-        <v>3</v>
+        <v>5.4</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>6</v>
       </c>
       <c r="B39" t="s">
         <v>7</v>
       </c>
       <c r="C39" t="s">
         <v>11</v>
       </c>
       <c r="D39" s="2">
-        <v>38717</v>
+        <v>38352</v>
       </c>
       <c r="E39" s="3">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="F39">
-        <v>4.8</v>
+        <v>3</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>6</v>
       </c>
       <c r="B40" t="s">
         <v>7</v>
       </c>
       <c r="C40" t="s">
         <v>11</v>
       </c>
       <c r="D40" s="2">
-        <v>39447</v>
+        <v>38717</v>
       </c>
       <c r="E40" s="3">
-        <v>2007</v>
+        <v>2005</v>
       </c>
       <c r="F40">
         <v>4.8</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>6</v>
       </c>
       <c r="B41" t="s">
         <v>7</v>
       </c>
       <c r="C41" t="s">
         <v>11</v>
       </c>
       <c r="D41" s="2">
-        <v>39813</v>
+        <v>39447</v>
       </c>
       <c r="E41" s="3">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="F41">
-        <v>7.9</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>6</v>
       </c>
       <c r="B42" t="s">
         <v>7</v>
       </c>
       <c r="C42" t="s">
         <v>11</v>
       </c>
       <c r="D42" s="2">
-        <v>40178</v>
+        <v>39813</v>
       </c>
       <c r="E42" s="3">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="F42">
-        <v>11.3</v>
+        <v>7.9</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>6</v>
       </c>
       <c r="B43" t="s">
         <v>7</v>
       </c>
       <c r="C43" t="s">
         <v>11</v>
       </c>
       <c r="D43" s="2">
-        <v>42369</v>
+        <v>40178</v>
       </c>
       <c r="E43" s="3">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="F43">
-        <v>13.2</v>
+        <v>11.3</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>6</v>
       </c>
       <c r="B44" t="s">
         <v>7</v>
       </c>
       <c r="C44" t="s">
         <v>11</v>
       </c>
       <c r="D44" s="2">
-        <v>42735</v>
+        <v>42369</v>
       </c>
       <c r="E44" s="3">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="F44">
-        <v>14.1</v>
+        <v>13.2</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>6</v>
       </c>
       <c r="B45" t="s">
         <v>7</v>
       </c>
       <c r="C45" t="s">
         <v>11</v>
       </c>
       <c r="D45" s="2">
-        <v>43100</v>
+        <v>42735</v>
       </c>
       <c r="E45" s="3">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="F45">
-        <v>21.2</v>
+        <v>14.1</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>6</v>
       </c>
       <c r="B46" t="s">
         <v>7</v>
       </c>
       <c r="C46" t="s">
         <v>11</v>
       </c>
       <c r="D46" s="2">
-        <v>43465</v>
+        <v>43100</v>
       </c>
       <c r="E46" s="3">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="F46">
-        <v>14.8</v>
+        <v>21.2</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>6</v>
       </c>
       <c r="B47" t="s">
         <v>7</v>
       </c>
       <c r="C47" t="s">
         <v>11</v>
       </c>
       <c r="D47" s="2">
-        <v>43830</v>
+        <v>43465</v>
       </c>
       <c r="E47" s="3">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="F47">
-        <v>14.3</v>
+        <v>14.8</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>6</v>
       </c>
       <c r="B48" t="s">
         <v>7</v>
       </c>
       <c r="C48" t="s">
         <v>11</v>
       </c>
       <c r="D48" s="2">
-        <v>44196</v>
+        <v>43830</v>
       </c>
       <c r="E48" s="3">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="F48">
-        <v>5.733</v>
+        <v>14.3</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>6</v>
       </c>
       <c r="B49" t="s">
         <v>7</v>
       </c>
       <c r="C49" t="s">
         <v>11</v>
       </c>
       <c r="D49" s="2">
-        <v>44561</v>
+        <v>44196</v>
       </c>
       <c r="E49" s="3">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="F49">
-        <v>4.93333</v>
+        <v>5.733</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>6</v>
       </c>
       <c r="B50" t="s">
         <v>7</v>
       </c>
       <c r="C50" t="s">
         <v>11</v>
       </c>
       <c r="D50" s="2">
-        <v>44926</v>
+        <v>44561</v>
       </c>
       <c r="E50" s="3">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="F50">
-        <v>5.13333</v>
+        <v>4.93333</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>6</v>
       </c>
       <c r="B51" t="s">
         <v>7</v>
       </c>
       <c r="C51" t="s">
         <v>11</v>
       </c>
       <c r="D51" s="2">
-        <v>45291</v>
+        <v>44926</v>
       </c>
       <c r="E51" s="3">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="F51">
-        <v>6.05</v>
+        <v>5.13333</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>6</v>
       </c>
       <c r="B52" t="s">
         <v>7</v>
       </c>
       <c r="C52" t="s">
         <v>11</v>
       </c>
       <c r="D52" s="2">
-        <v>45657</v>
+        <v>45291</v>
       </c>
       <c r="E52" s="3">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="F52">
-        <v>3.85</v>
+        <v>6.05</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>6</v>
       </c>
       <c r="B53" t="s">
         <v>7</v>
       </c>
       <c r="C53" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D53" s="2">
-        <v>37986</v>
+        <v>45657</v>
       </c>
       <c r="E53" s="3">
-        <v>2003</v>
+        <v>2024</v>
       </c>
       <c r="F53">
-        <v>9.1</v>
+        <v>3.85</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>6</v>
       </c>
       <c r="B54" t="s">
         <v>7</v>
       </c>
       <c r="C54" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D54" s="2">
-        <v>38352</v>
+        <v>46022</v>
       </c>
       <c r="E54" s="3">
-        <v>2004</v>
+        <v>2025</v>
       </c>
       <c r="F54">
-        <v>6.7</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>6</v>
       </c>
       <c r="B55" t="s">
         <v>7</v>
       </c>
       <c r="C55" t="s">
         <v>12</v>
       </c>
       <c r="D55" s="2">
-        <v>38717</v>
+        <v>37986</v>
       </c>
       <c r="E55" s="3">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="F55">
-        <v>9.2</v>
+        <v>9.1</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>6</v>
       </c>
       <c r="B56" t="s">
         <v>7</v>
       </c>
       <c r="C56" t="s">
         <v>12</v>
       </c>
       <c r="D56" s="2">
-        <v>39082</v>
+        <v>38352</v>
       </c>
       <c r="E56" s="3">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="F56">
-        <v>9.9</v>
+        <v>6.7</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>6</v>
       </c>
       <c r="B57" t="s">
         <v>7</v>
       </c>
       <c r="C57" t="s">
         <v>12</v>
       </c>
       <c r="D57" s="2">
-        <v>39447</v>
+        <v>38717</v>
       </c>
       <c r="E57" s="3">
-        <v>2007</v>
+        <v>2005</v>
       </c>
       <c r="F57">
-        <v>12.2</v>
+        <v>9.2</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>6</v>
       </c>
       <c r="B58" t="s">
         <v>7</v>
       </c>
       <c r="C58" t="s">
         <v>12</v>
       </c>
       <c r="D58" s="2">
-        <v>39813</v>
+        <v>39082</v>
       </c>
       <c r="E58" s="3">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="F58">
-        <v>14</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>6</v>
       </c>
       <c r="B59" t="s">
         <v>7</v>
       </c>
       <c r="C59" t="s">
         <v>12</v>
       </c>
       <c r="D59" s="2">
-        <v>40178</v>
+        <v>39447</v>
       </c>
       <c r="E59" s="3">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="F59">
-        <v>12.3</v>
+        <v>12.2</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>6</v>
       </c>
       <c r="B60" t="s">
         <v>7</v>
       </c>
       <c r="C60" t="s">
         <v>12</v>
       </c>
       <c r="D60" s="2">
-        <v>40543</v>
+        <v>39813</v>
       </c>
       <c r="E60" s="3">
-        <v>2010</v>
+        <v>2008</v>
       </c>
       <c r="F60">
-        <v>10.3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>6</v>
       </c>
       <c r="B61" t="s">
         <v>7</v>
       </c>
       <c r="C61" t="s">
         <v>12</v>
       </c>
       <c r="D61" s="2">
-        <v>41274</v>
+        <v>40178</v>
       </c>
       <c r="E61" s="3">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="F61">
-        <v>10.1</v>
+        <v>12.3</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>6</v>
       </c>
       <c r="B62" t="s">
         <v>7</v>
       </c>
       <c r="C62" t="s">
         <v>12</v>
       </c>
       <c r="D62" s="2">
-        <v>41639</v>
+        <v>40543</v>
       </c>
       <c r="E62" s="3">
-        <v>2013</v>
+        <v>2010</v>
       </c>
       <c r="F62">
-        <v>16.1</v>
+        <v>10.3</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>6</v>
       </c>
       <c r="B63" t="s">
         <v>7</v>
       </c>
       <c r="C63" t="s">
         <v>12</v>
       </c>
       <c r="D63" s="2">
-        <v>42004</v>
+        <v>41274</v>
       </c>
       <c r="E63" s="3">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="F63">
-        <v>14.4</v>
+        <v>10.1</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>6</v>
       </c>
       <c r="B64" t="s">
         <v>7</v>
       </c>
       <c r="C64" t="s">
         <v>12</v>
       </c>
       <c r="D64" s="2">
-        <v>42369</v>
+        <v>41639</v>
       </c>
       <c r="E64" s="3">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="F64">
-        <v>13.3</v>
+        <v>16.1</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>6</v>
       </c>
       <c r="B65" t="s">
         <v>7</v>
       </c>
       <c r="C65" t="s">
         <v>12</v>
       </c>
       <c r="D65" s="2">
-        <v>42735</v>
+        <v>42004</v>
       </c>
       <c r="E65" s="3">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="F65">
-        <v>10.3</v>
+        <v>14.4</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>6</v>
       </c>
       <c r="B66" t="s">
         <v>7</v>
       </c>
       <c r="C66" t="s">
         <v>12</v>
       </c>
       <c r="D66" s="2">
-        <v>43100</v>
+        <v>42369</v>
       </c>
       <c r="E66" s="3">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="F66">
-        <v>14.3</v>
+        <v>13.3</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>6</v>
       </c>
       <c r="B67" t="s">
         <v>7</v>
       </c>
       <c r="C67" t="s">
         <v>12</v>
       </c>
       <c r="D67" s="2">
-        <v>43465</v>
+        <v>42735</v>
       </c>
       <c r="E67" s="3">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="F67">
-        <v>12.4</v>
+        <v>10.3</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>6</v>
       </c>
       <c r="B68" t="s">
         <v>7</v>
       </c>
       <c r="C68" t="s">
         <v>12</v>
       </c>
       <c r="D68" s="2">
-        <v>43830</v>
+        <v>43100</v>
       </c>
       <c r="E68" s="3">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="F68">
-        <v>13</v>
+        <v>14.3</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>6</v>
       </c>
       <c r="B69" t="s">
         <v>7</v>
       </c>
       <c r="C69" t="s">
         <v>12</v>
       </c>
       <c r="D69" s="2">
-        <v>44196</v>
+        <v>43465</v>
       </c>
       <c r="E69" s="3">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="F69">
-        <v>7</v>
+        <v>12.4</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>6</v>
       </c>
       <c r="B70" t="s">
         <v>7</v>
       </c>
       <c r="C70" t="s">
         <v>12</v>
       </c>
       <c r="D70" s="2">
-        <v>44561</v>
+        <v>43830</v>
       </c>
       <c r="E70" s="3">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="F70">
-        <v>7.7</v>
+        <v>13</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>6</v>
       </c>
       <c r="B71" t="s">
         <v>7</v>
       </c>
       <c r="C71" t="s">
         <v>12</v>
       </c>
       <c r="D71" s="2">
-        <v>44926</v>
+        <v>44196</v>
       </c>
       <c r="E71" s="3">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="F71">
-        <v>5.86667</v>
+        <v>7</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>6</v>
       </c>
       <c r="B72" t="s">
         <v>7</v>
       </c>
       <c r="C72" t="s">
         <v>12</v>
       </c>
       <c r="D72" s="2">
-        <v>45291</v>
+        <v>44561</v>
       </c>
       <c r="E72" s="3">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="F72">
-        <v>6.1</v>
+        <v>7.7</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>6</v>
       </c>
       <c r="B73" t="s">
         <v>7</v>
       </c>
       <c r="C73" t="s">
         <v>12</v>
       </c>
       <c r="D73" s="2">
-        <v>45657</v>
+        <v>44926</v>
       </c>
       <c r="E73" s="3">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="F73">
-        <v>5.166667</v>
+        <v>5.86667</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>6</v>
       </c>
       <c r="B74" t="s">
         <v>7</v>
       </c>
       <c r="C74" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D74" s="2">
-        <v>37256</v>
+        <v>45291</v>
       </c>
       <c r="E74" s="3">
-        <v>2001</v>
+        <v>2023</v>
       </c>
       <c r="F74">
-        <v>12.1</v>
+        <v>6.1</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>6</v>
       </c>
       <c r="B75" t="s">
         <v>7</v>
       </c>
       <c r="C75" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D75" s="2">
-        <v>37986</v>
+        <v>45657</v>
       </c>
       <c r="E75" s="3">
-        <v>2003</v>
+        <v>2024</v>
       </c>
       <c r="F75">
-        <v>6.5</v>
+        <v>5.166667</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>6</v>
       </c>
       <c r="B76" t="s">
         <v>7</v>
       </c>
       <c r="C76" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D76" s="2">
-        <v>38352</v>
+        <v>46022</v>
       </c>
       <c r="E76" s="3">
-        <v>2004</v>
+        <v>2025</v>
       </c>
       <c r="F76">
-        <v>8.1</v>
+        <v>5.533333</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>6</v>
       </c>
       <c r="B77" t="s">
         <v>7</v>
       </c>
       <c r="C77" t="s">
         <v>13</v>
       </c>
       <c r="D77" s="2">
-        <v>38717</v>
+        <v>37256</v>
       </c>
       <c r="E77" s="3">
-        <v>2005</v>
+        <v>2001</v>
       </c>
       <c r="F77">
         <v>12.1</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>6</v>
       </c>
       <c r="B78" t="s">
         <v>7</v>
       </c>
       <c r="C78" t="s">
         <v>13</v>
       </c>
       <c r="D78" s="2">
-        <v>39082</v>
+        <v>37986</v>
       </c>
       <c r="E78" s="3">
-        <v>2006</v>
+        <v>2003</v>
       </c>
       <c r="F78">
-        <v>13.4</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>6</v>
       </c>
       <c r="B79" t="s">
         <v>7</v>
       </c>
       <c r="C79" t="s">
         <v>13</v>
       </c>
       <c r="D79" s="2">
-        <v>39447</v>
+        <v>38352</v>
       </c>
       <c r="E79" s="3">
-        <v>2007</v>
+        <v>2004</v>
       </c>
       <c r="F79">
-        <v>31.7</v>
+        <v>8.1</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>6</v>
       </c>
       <c r="B80" t="s">
         <v>7</v>
       </c>
       <c r="C80" t="s">
         <v>13</v>
       </c>
       <c r="D80" s="2">
-        <v>39813</v>
+        <v>38717</v>
       </c>
       <c r="E80" s="3">
-        <v>2008</v>
+        <v>2005</v>
       </c>
       <c r="F80">
-        <v>26.7</v>
+        <v>12.1</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>6</v>
       </c>
       <c r="B81" t="s">
         <v>7</v>
       </c>
       <c r="C81" t="s">
         <v>13</v>
       </c>
       <c r="D81" s="2">
-        <v>40178</v>
+        <v>39082</v>
       </c>
       <c r="E81" s="3">
-        <v>2009</v>
+        <v>2006</v>
       </c>
       <c r="F81">
-        <v>55.6</v>
+        <v>13.4</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>6</v>
       </c>
       <c r="B82" t="s">
         <v>7</v>
       </c>
       <c r="C82" t="s">
         <v>13</v>
       </c>
       <c r="D82" s="2">
-        <v>40543</v>
+        <v>39447</v>
       </c>
       <c r="E82" s="3">
-        <v>2010</v>
+        <v>2007</v>
       </c>
       <c r="F82">
-        <v>40.9</v>
+        <v>31.7</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>6</v>
       </c>
       <c r="B83" t="s">
         <v>7</v>
       </c>
       <c r="C83" t="s">
         <v>13</v>
       </c>
       <c r="D83" s="2">
-        <v>42369</v>
+        <v>39813</v>
       </c>
       <c r="E83" s="3">
-        <v>2015</v>
+        <v>2008</v>
       </c>
       <c r="F83">
-        <v>27.7</v>
+        <v>26.7</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>6</v>
       </c>
       <c r="B84" t="s">
         <v>7</v>
       </c>
       <c r="C84" t="s">
         <v>13</v>
       </c>
       <c r="D84" s="2">
-        <v>42735</v>
+        <v>40178</v>
       </c>
       <c r="E84" s="3">
-        <v>2016</v>
+        <v>2009</v>
       </c>
       <c r="F84">
-        <v>22.3</v>
+        <v>55.6</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>6</v>
       </c>
       <c r="B85" t="s">
         <v>7</v>
       </c>
       <c r="C85" t="s">
         <v>13</v>
       </c>
       <c r="D85" s="2">
-        <v>43100</v>
+        <v>40543</v>
       </c>
       <c r="E85" s="3">
-        <v>2017</v>
+        <v>2010</v>
       </c>
       <c r="F85">
-        <v>17.3</v>
+        <v>40.9</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>6</v>
       </c>
       <c r="B86" t="s">
         <v>7</v>
       </c>
       <c r="C86" t="s">
         <v>13</v>
       </c>
       <c r="D86" s="2">
-        <v>43465</v>
+        <v>42369</v>
       </c>
       <c r="E86" s="3">
-        <v>2018</v>
+        <v>2015</v>
       </c>
       <c r="F86">
-        <v>16</v>
+        <v>27.7</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>6</v>
       </c>
       <c r="B87" t="s">
         <v>7</v>
       </c>
       <c r="C87" t="s">
         <v>13</v>
       </c>
       <c r="D87" s="2">
-        <v>43830</v>
+        <v>42735</v>
       </c>
       <c r="E87" s="3">
-        <v>2019</v>
+        <v>2016</v>
       </c>
       <c r="F87">
-        <v>14.3</v>
+        <v>22.3</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>6</v>
       </c>
       <c r="B88" t="s">
         <v>7</v>
       </c>
       <c r="C88" t="s">
         <v>13</v>
       </c>
       <c r="D88" s="2">
-        <v>44196</v>
+        <v>43100</v>
       </c>
       <c r="E88" s="3">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="F88">
-        <v>22.333</v>
+        <v>17.3</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>6</v>
       </c>
       <c r="B89" t="s">
         <v>7</v>
       </c>
       <c r="C89" t="s">
         <v>13</v>
       </c>
       <c r="D89" s="2">
-        <v>44561</v>
+        <v>43465</v>
       </c>
       <c r="E89" s="3">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="F89">
-        <v>39.3333</v>
+        <v>16</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>6</v>
       </c>
       <c r="B90" t="s">
         <v>7</v>
       </c>
       <c r="C90" t="s">
         <v>13</v>
       </c>
       <c r="D90" s="2">
-        <v>44926</v>
+        <v>43830</v>
       </c>
       <c r="E90" s="3">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="F90">
-        <v>43.3333</v>
+        <v>14.3</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>6</v>
       </c>
       <c r="B91" t="s">
         <v>7</v>
       </c>
       <c r="C91" t="s">
         <v>13</v>
       </c>
       <c r="D91" s="2">
-        <v>45291</v>
+        <v>44196</v>
       </c>
       <c r="E91" s="3">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="F91">
-        <v>39.9333</v>
+        <v>22.333</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>6</v>
       </c>
       <c r="B92" t="s">
         <v>7</v>
       </c>
       <c r="C92" t="s">
         <v>13</v>
       </c>
       <c r="D92" s="2">
-        <v>45657</v>
+        <v>44561</v>
       </c>
       <c r="E92" s="3">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="F92">
-        <v>19.6</v>
+        <v>39.3333</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>6</v>
       </c>
       <c r="B93" t="s">
         <v>7</v>
       </c>
       <c r="C93" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D93" s="2">
-        <v>37986</v>
+        <v>44926</v>
       </c>
       <c r="E93" s="3">
-        <v>2003</v>
+        <v>2022</v>
       </c>
       <c r="F93">
-        <v>52.6</v>
+        <v>43.3333</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>6</v>
       </c>
       <c r="B94" t="s">
         <v>7</v>
       </c>
       <c r="C94" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D94" s="2">
-        <v>38352</v>
+        <v>45291</v>
       </c>
       <c r="E94" s="3">
-        <v>2004</v>
+        <v>2023</v>
       </c>
       <c r="F94">
-        <v>49</v>
+        <v>39.9333</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>6</v>
       </c>
       <c r="B95" t="s">
         <v>7</v>
       </c>
       <c r="C95" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D95" s="2">
-        <v>38717</v>
+        <v>45657</v>
       </c>
       <c r="E95" s="3">
-        <v>2005</v>
+        <v>2024</v>
       </c>
       <c r="F95">
-        <v>27.4</v>
+        <v>19.6</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>6</v>
       </c>
       <c r="B96" t="s">
         <v>7</v>
       </c>
       <c r="C96" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D96" s="2">
-        <v>39082</v>
+        <v>46022</v>
       </c>
       <c r="E96" s="3">
-        <v>2006</v>
+        <v>2025</v>
       </c>
       <c r="F96">
-        <v>31.2</v>
+        <v>18.933333</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>6</v>
       </c>
       <c r="B97" t="s">
         <v>7</v>
       </c>
       <c r="C97" t="s">
         <v>14</v>
       </c>
       <c r="D97" s="2">
-        <v>39447</v>
+        <v>37986</v>
       </c>
       <c r="E97" s="3">
-        <v>2007</v>
+        <v>2003</v>
       </c>
       <c r="F97">
-        <v>36.4</v>
+        <v>52.6</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>6</v>
       </c>
       <c r="B98" t="s">
         <v>7</v>
       </c>
       <c r="C98" t="s">
         <v>14</v>
       </c>
       <c r="D98" s="2">
-        <v>39813</v>
+        <v>38352</v>
       </c>
       <c r="E98" s="3">
-        <v>2008</v>
+        <v>2004</v>
       </c>
       <c r="F98">
-        <v>39.4</v>
+        <v>49</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>6</v>
       </c>
       <c r="B99" t="s">
         <v>7</v>
       </c>
       <c r="C99" t="s">
         <v>14</v>
       </c>
       <c r="D99" s="2">
-        <v>40178</v>
+        <v>38717</v>
       </c>
       <c r="E99" s="3">
-        <v>2009</v>
+        <v>2005</v>
       </c>
       <c r="F99">
-        <v>28.3</v>
+        <v>27.4</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>6</v>
       </c>
       <c r="B100" t="s">
         <v>7</v>
       </c>
       <c r="C100" t="s">
         <v>14</v>
       </c>
       <c r="D100" s="2">
-        <v>40543</v>
+        <v>39082</v>
       </c>
       <c r="E100" s="3">
-        <v>2010</v>
+        <v>2006</v>
       </c>
       <c r="F100">
-        <v>49</v>
+        <v>31.2</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>6</v>
       </c>
       <c r="B101" t="s">
         <v>7</v>
       </c>
       <c r="C101" t="s">
         <v>14</v>
       </c>
       <c r="D101" s="2">
-        <v>41274</v>
+        <v>39447</v>
       </c>
       <c r="E101" s="3">
-        <v>2012</v>
+        <v>2007</v>
       </c>
       <c r="F101">
-        <v>83.7</v>
+        <v>36.4</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>6</v>
       </c>
       <c r="B102" t="s">
         <v>7</v>
       </c>
       <c r="C102" t="s">
         <v>14</v>
       </c>
       <c r="D102" s="2">
-        <v>41639</v>
+        <v>39813</v>
       </c>
       <c r="E102" s="3">
-        <v>2013</v>
+        <v>2008</v>
       </c>
       <c r="F102">
-        <v>47.5</v>
+        <v>39.4</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>6</v>
       </c>
       <c r="B103" t="s">
         <v>7</v>
       </c>
       <c r="C103" t="s">
         <v>14</v>
       </c>
       <c r="D103" s="2">
-        <v>42004</v>
+        <v>40178</v>
       </c>
       <c r="E103" s="3">
-        <v>2014</v>
+        <v>2009</v>
       </c>
       <c r="F103">
-        <v>48</v>
+        <v>28.3</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>6</v>
       </c>
       <c r="B104" t="s">
         <v>7</v>
       </c>
       <c r="C104" t="s">
         <v>14</v>
       </c>
       <c r="D104" s="2">
-        <v>42369</v>
+        <v>40543</v>
       </c>
       <c r="E104" s="3">
-        <v>2015</v>
+        <v>2010</v>
       </c>
       <c r="F104">
-        <v>36</v>
+        <v>49</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>6</v>
       </c>
       <c r="B105" t="s">
         <v>7</v>
       </c>
       <c r="C105" t="s">
         <v>14</v>
       </c>
       <c r="D105" s="2">
-        <v>42735</v>
+        <v>41274</v>
       </c>
       <c r="E105" s="3">
-        <v>2016</v>
+        <v>2012</v>
       </c>
       <c r="F105">
-        <v>33</v>
+        <v>83.7</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>6</v>
       </c>
       <c r="B106" t="s">
         <v>7</v>
       </c>
       <c r="C106" t="s">
         <v>14</v>
       </c>
       <c r="D106" s="2">
-        <v>43465</v>
+        <v>41639</v>
       </c>
       <c r="E106" s="3">
-        <v>2018</v>
+        <v>2013</v>
       </c>
       <c r="F106">
-        <v>25</v>
+        <v>47.5</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>6</v>
       </c>
       <c r="B107" t="s">
         <v>7</v>
       </c>
       <c r="C107" t="s">
         <v>14</v>
       </c>
       <c r="D107" s="2">
-        <v>43830</v>
+        <v>42004</v>
       </c>
       <c r="E107" s="3">
-        <v>2019</v>
+        <v>2014</v>
       </c>
       <c r="F107">
-        <v>12.5</v>
+        <v>48</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>6</v>
       </c>
       <c r="B108" t="s">
         <v>7</v>
       </c>
       <c r="C108" t="s">
         <v>14</v>
       </c>
       <c r="D108" s="2">
-        <v>44196</v>
+        <v>42369</v>
       </c>
       <c r="E108" s="3">
-        <v>2020</v>
+        <v>2015</v>
       </c>
       <c r="F108">
-        <v>13.633</v>
+        <v>36</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>6</v>
       </c>
       <c r="B109" t="s">
         <v>7</v>
       </c>
       <c r="C109" t="s">
         <v>14</v>
       </c>
       <c r="D109" s="2">
-        <v>44561</v>
+        <v>42735</v>
       </c>
       <c r="E109" s="3">
-        <v>2021</v>
+        <v>2016</v>
       </c>
       <c r="F109">
-        <v>14.6333</v>
+        <v>33</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>6</v>
       </c>
       <c r="B110" t="s">
         <v>7</v>
       </c>
       <c r="C110" t="s">
         <v>14</v>
       </c>
       <c r="D110" s="2">
-        <v>44926</v>
+        <v>43465</v>
       </c>
       <c r="E110" s="3">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="F110">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>6</v>
       </c>
       <c r="B111" t="s">
         <v>7</v>
       </c>
       <c r="C111" t="s">
         <v>14</v>
       </c>
       <c r="D111" s="2">
-        <v>45291</v>
+        <v>43830</v>
       </c>
       <c r="E111" s="3">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="F111">
-        <v>18</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>6</v>
       </c>
       <c r="B112" t="s">
         <v>7</v>
       </c>
       <c r="C112" t="s">
         <v>14</v>
       </c>
       <c r="D112" s="2">
-        <v>45657</v>
+        <v>44196</v>
       </c>
       <c r="E112" s="3">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="F112">
-        <v>15.666667</v>
+        <v>13.633</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>6</v>
       </c>
       <c r="B113" t="s">
         <v>7</v>
       </c>
       <c r="C113" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D113" s="2">
-        <v>37986</v>
+        <v>44561</v>
       </c>
       <c r="E113" s="3">
-        <v>2003</v>
+        <v>2021</v>
       </c>
       <c r="F113">
-        <v>2.3</v>
+        <v>14.6333</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>6</v>
       </c>
       <c r="B114" t="s">
         <v>7</v>
       </c>
       <c r="C114" t="s">
+        <v>14</v>
+      </c>
+      <c r="D114" s="2">
+        <v>44926</v>
+      </c>
+      <c r="E114" s="3">
+        <v>2022</v>
+      </c>
+      <c r="F114">
         <v>15</v>
-      </c>
-[...7 lines deleted...]
-        <v>9.8</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>6</v>
       </c>
       <c r="B115" t="s">
         <v>7</v>
       </c>
       <c r="C115" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D115" s="2">
-        <v>38717</v>
+        <v>45291</v>
       </c>
       <c r="E115" s="3">
-        <v>2005</v>
+        <v>2023</v>
       </c>
       <c r="F115">
-        <v>11.3</v>
+        <v>18</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>6</v>
       </c>
       <c r="B116" t="s">
         <v>7</v>
       </c>
       <c r="C116" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D116" s="2">
-        <v>40543</v>
+        <v>45657</v>
       </c>
       <c r="E116" s="3">
-        <v>2010</v>
+        <v>2024</v>
       </c>
       <c r="F116">
-        <v>23.2</v>
+        <v>15.666667</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>6</v>
       </c>
       <c r="B117" t="s">
         <v>7</v>
       </c>
       <c r="C117" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D117" s="2">
-        <v>45291</v>
+        <v>46022</v>
       </c>
       <c r="E117" s="3">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="F117">
-        <v>10</v>
+        <v>15.666667</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>6</v>
       </c>
       <c r="B118" t="s">
         <v>7</v>
       </c>
       <c r="C118" t="s">
         <v>15</v>
       </c>
       <c r="D118" s="2">
-        <v>45657</v>
+        <v>37986</v>
       </c>
       <c r="E118" s="3">
-        <v>2024</v>
+        <v>2003</v>
       </c>
       <c r="F118">
-        <v>10</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>6</v>
       </c>
       <c r="B119" t="s">
         <v>7</v>
       </c>
       <c r="C119" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D119" s="2">
-        <v>39813</v>
+        <v>38352</v>
       </c>
       <c r="E119" s="3">
-        <v>2008</v>
+        <v>2004</v>
       </c>
       <c r="F119">
-        <v>5.6</v>
+        <v>9.8</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>6</v>
       </c>
       <c r="B120" t="s">
         <v>7</v>
       </c>
       <c r="C120" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D120" s="2">
-        <v>40178</v>
+        <v>38717</v>
       </c>
       <c r="E120" s="3">
-        <v>2009</v>
+        <v>2005</v>
       </c>
       <c r="F120">
-        <v>5.6</v>
+        <v>11.3</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>6</v>
       </c>
       <c r="B121" t="s">
         <v>7</v>
       </c>
       <c r="C121" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D121" s="2">
         <v>40543</v>
       </c>
       <c r="E121" s="3">
         <v>2010</v>
       </c>
       <c r="F121">
-        <v>5.6</v>
+        <v>23.2</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>6</v>
       </c>
       <c r="B122" t="s">
         <v>7</v>
       </c>
       <c r="C122" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D122" s="2">
-        <v>36525</v>
+        <v>45291</v>
       </c>
       <c r="E122" s="3">
-        <v>1999</v>
+        <v>2023</v>
       </c>
       <c r="F122">
-        <v>42.6</v>
+        <v>10</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>6</v>
       </c>
       <c r="B123" t="s">
         <v>7</v>
       </c>
       <c r="C123" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D123" s="2">
-        <v>37621</v>
+        <v>45657</v>
       </c>
       <c r="E123" s="3">
-        <v>2002</v>
+        <v>2024</v>
       </c>
       <c r="F123">
-        <v>42.6</v>
+        <v>10</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>6</v>
       </c>
       <c r="B124" t="s">
         <v>7</v>
       </c>
       <c r="C124" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D124" s="2">
-        <v>37986</v>
+        <v>46022</v>
       </c>
       <c r="E124" s="3">
-        <v>2003</v>
+        <v>2025</v>
       </c>
       <c r="F124">
-        <v>62.93</v>
+        <v>8.933333</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>6</v>
       </c>
       <c r="B125" t="s">
         <v>7</v>
       </c>
       <c r="C125" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D125" s="2">
-        <v>38352</v>
+        <v>39813</v>
       </c>
       <c r="E125" s="3">
-        <v>2004</v>
+        <v>2008</v>
       </c>
       <c r="F125">
-        <v>47.73</v>
+        <v>5.6</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>6</v>
       </c>
       <c r="B126" t="s">
         <v>7</v>
       </c>
       <c r="C126" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D126" s="2">
-        <v>38717</v>
+        <v>40178</v>
       </c>
       <c r="E126" s="3">
-        <v>2005</v>
+        <v>2009</v>
       </c>
       <c r="F126">
-        <v>49.54</v>
+        <v>5.6</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
         <v>6</v>
       </c>
       <c r="B127" t="s">
         <v>7</v>
       </c>
       <c r="C127" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D127" s="2">
-        <v>39082</v>
+        <v>40543</v>
       </c>
       <c r="E127" s="3">
-        <v>2006</v>
+        <v>2010</v>
       </c>
       <c r="F127">
-        <v>27.61</v>
+        <v>5.6</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
         <v>6</v>
       </c>
       <c r="B128" t="s">
         <v>7</v>
       </c>
       <c r="C128" t="s">
         <v>17</v>
       </c>
       <c r="D128" s="2">
-        <v>39447</v>
+        <v>36525</v>
       </c>
       <c r="E128" s="3">
-        <v>2007</v>
+        <v>1999</v>
       </c>
       <c r="F128">
-        <v>29.1</v>
+        <v>42.6</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
         <v>6</v>
       </c>
       <c r="B129" t="s">
         <v>7</v>
       </c>
       <c r="C129" t="s">
         <v>17</v>
       </c>
       <c r="D129" s="2">
-        <v>39813</v>
+        <v>37621</v>
       </c>
       <c r="E129" s="3">
-        <v>2008</v>
+        <v>2002</v>
       </c>
       <c r="F129">
-        <v>27.5</v>
+        <v>42.6</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
         <v>6</v>
       </c>
       <c r="B130" t="s">
         <v>7</v>
       </c>
       <c r="C130" t="s">
         <v>17</v>
       </c>
       <c r="D130" s="2">
-        <v>40178</v>
+        <v>37986</v>
       </c>
       <c r="E130" s="3">
-        <v>2009</v>
+        <v>2003</v>
       </c>
       <c r="F130">
-        <v>7.5</v>
+        <v>62.93</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
         <v>6</v>
       </c>
       <c r="B131" t="s">
         <v>7</v>
       </c>
       <c r="C131" t="s">
         <v>17</v>
       </c>
       <c r="D131" s="2">
-        <v>40543</v>
+        <v>38352</v>
       </c>
       <c r="E131" s="3">
-        <v>2010</v>
+        <v>2004</v>
       </c>
       <c r="F131">
-        <v>10.4</v>
+        <v>47.73</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
         <v>6</v>
       </c>
       <c r="B132" t="s">
         <v>7</v>
       </c>
       <c r="C132" t="s">
         <v>17</v>
       </c>
       <c r="D132" s="2">
-        <v>40908</v>
+        <v>38717</v>
       </c>
       <c r="E132" s="3">
-        <v>2011</v>
+        <v>2005</v>
       </c>
       <c r="F132">
-        <v>27.4</v>
+        <v>49.54</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
         <v>6</v>
       </c>
       <c r="B133" t="s">
         <v>7</v>
       </c>
       <c r="C133" t="s">
         <v>17</v>
       </c>
       <c r="D133" s="2">
-        <v>41274</v>
+        <v>39082</v>
       </c>
       <c r="E133" s="3">
-        <v>2012</v>
+        <v>2006</v>
       </c>
       <c r="F133">
-        <v>29.6</v>
+        <v>27.61</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
         <v>6</v>
       </c>
       <c r="B134" t="s">
         <v>7</v>
       </c>
       <c r="C134" t="s">
         <v>17</v>
       </c>
       <c r="D134" s="2">
-        <v>41639</v>
+        <v>39447</v>
       </c>
       <c r="E134" s="3">
-        <v>2013</v>
+        <v>2007</v>
       </c>
       <c r="F134">
-        <v>35.1</v>
+        <v>29.1</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
         <v>6</v>
       </c>
       <c r="B135" t="s">
         <v>7</v>
       </c>
       <c r="C135" t="s">
         <v>17</v>
       </c>
       <c r="D135" s="2">
-        <v>42004</v>
+        <v>39813</v>
       </c>
       <c r="E135" s="3">
-        <v>2014</v>
+        <v>2008</v>
       </c>
       <c r="F135">
-        <v>22.2</v>
+        <v>27.5</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
         <v>6</v>
       </c>
       <c r="B136" t="s">
         <v>7</v>
       </c>
       <c r="C136" t="s">
         <v>17</v>
       </c>
       <c r="D136" s="2">
-        <v>42369</v>
+        <v>40178</v>
       </c>
       <c r="E136" s="3">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="F136">
-        <v>20</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
         <v>6</v>
       </c>
       <c r="B137" t="s">
         <v>7</v>
       </c>
       <c r="C137" t="s">
         <v>17</v>
       </c>
       <c r="D137" s="2">
-        <v>42735</v>
+        <v>40543</v>
       </c>
       <c r="E137" s="3">
-        <v>2016</v>
+        <v>2010</v>
       </c>
       <c r="F137">
-        <v>13.7</v>
+        <v>10.4</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
         <v>6</v>
       </c>
       <c r="B138" t="s">
         <v>7</v>
       </c>
       <c r="C138" t="s">
         <v>17</v>
       </c>
       <c r="D138" s="2">
-        <v>43465</v>
+        <v>40908</v>
       </c>
       <c r="E138" s="3">
-        <v>2018</v>
+        <v>2011</v>
       </c>
       <c r="F138">
-        <v>13.4</v>
+        <v>27.4</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
         <v>6</v>
       </c>
       <c r="B139" t="s">
         <v>7</v>
       </c>
       <c r="C139" t="s">
         <v>17</v>
       </c>
       <c r="D139" s="2">
-        <v>43830</v>
+        <v>41274</v>
       </c>
       <c r="E139" s="3">
-        <v>2019</v>
+        <v>2012</v>
       </c>
       <c r="F139">
-        <v>34.4</v>
+        <v>29.6</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
         <v>6</v>
       </c>
       <c r="B140" t="s">
         <v>7</v>
       </c>
       <c r="C140" t="s">
         <v>17</v>
       </c>
       <c r="D140" s="2">
-        <v>44196</v>
+        <v>41639</v>
       </c>
       <c r="E140" s="3">
-        <v>2020</v>
+        <v>2013</v>
       </c>
       <c r="F140">
-        <v>37.933</v>
+        <v>35.1</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
         <v>6</v>
       </c>
       <c r="B141" t="s">
         <v>7</v>
       </c>
       <c r="C141" t="s">
         <v>17</v>
       </c>
       <c r="D141" s="2">
-        <v>44561</v>
+        <v>42004</v>
       </c>
       <c r="E141" s="3">
-        <v>2021</v>
+        <v>2014</v>
       </c>
       <c r="F141">
-        <v>39.6667</v>
+        <v>22.2</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
         <v>6</v>
       </c>
       <c r="B142" t="s">
         <v>7</v>
       </c>
       <c r="C142" t="s">
         <v>17</v>
       </c>
       <c r="D142" s="2">
-        <v>44926</v>
+        <v>42369</v>
       </c>
       <c r="E142" s="3">
-        <v>2022</v>
+        <v>2015</v>
       </c>
       <c r="F142">
-        <v>27.3333</v>
+        <v>20</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
         <v>6</v>
       </c>
       <c r="B143" t="s">
         <v>7</v>
       </c>
       <c r="C143" t="s">
         <v>17</v>
       </c>
       <c r="D143" s="2">
-        <v>45291</v>
+        <v>42735</v>
       </c>
       <c r="E143" s="3">
-        <v>2023</v>
+        <v>2016</v>
       </c>
       <c r="F143">
-        <v>23.3333</v>
+        <v>13.7</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
         <v>6</v>
       </c>
       <c r="B144" t="s">
         <v>7</v>
       </c>
       <c r="C144" t="s">
         <v>17</v>
       </c>
       <c r="D144" s="2">
-        <v>45657</v>
+        <v>43465</v>
       </c>
       <c r="E144" s="3">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="F144">
-        <v>20.333333</v>
+        <v>13.4</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
         <v>6</v>
       </c>
       <c r="B145" t="s">
         <v>7</v>
       </c>
       <c r="C145" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D145" s="2">
-        <v>36525</v>
+        <v>43830</v>
       </c>
       <c r="E145" s="3">
-        <v>1999</v>
+        <v>2019</v>
       </c>
       <c r="F145">
-        <v>62.1</v>
+        <v>34.4</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
         <v>6</v>
       </c>
       <c r="B146" t="s">
         <v>7</v>
       </c>
       <c r="C146" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D146" s="2">
-        <v>37256</v>
+        <v>44196</v>
       </c>
       <c r="E146" s="3">
-        <v>2001</v>
+        <v>2020</v>
       </c>
       <c r="F146">
-        <v>64.5</v>
+        <v>37.933</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
         <v>6</v>
       </c>
       <c r="B147" t="s">
         <v>7</v>
       </c>
       <c r="C147" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D147" s="2">
-        <v>37621</v>
+        <v>44561</v>
       </c>
       <c r="E147" s="3">
-        <v>2002</v>
+        <v>2021</v>
       </c>
       <c r="F147">
-        <v>29.8</v>
+        <v>39.6667</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
         <v>6</v>
       </c>
       <c r="B148" t="s">
         <v>7</v>
       </c>
       <c r="C148" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D148" s="2">
-        <v>37986</v>
+        <v>44926</v>
       </c>
       <c r="E148" s="3">
-        <v>2003</v>
+        <v>2022</v>
       </c>
       <c r="F148">
-        <v>26</v>
+        <v>27.3333</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
         <v>6</v>
       </c>
       <c r="B149" t="s">
         <v>7</v>
       </c>
       <c r="C149" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D149" s="2">
-        <v>38352</v>
+        <v>45291</v>
       </c>
       <c r="E149" s="3">
-        <v>2004</v>
+        <v>2023</v>
       </c>
       <c r="F149">
-        <v>16</v>
+        <v>23.3333</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
         <v>6</v>
       </c>
       <c r="B150" t="s">
         <v>7</v>
       </c>
       <c r="C150" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D150" s="2">
-        <v>38717</v>
+        <v>45657</v>
       </c>
       <c r="E150" s="3">
-        <v>2005</v>
+        <v>2024</v>
       </c>
       <c r="F150">
-        <v>17.3</v>
+        <v>20.333333</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
         <v>6</v>
       </c>
       <c r="B151" t="s">
         <v>7</v>
       </c>
       <c r="C151" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D151" s="2">
-        <v>39082</v>
+        <v>46022</v>
       </c>
       <c r="E151" s="3">
-        <v>2006</v>
+        <v>2025</v>
       </c>
       <c r="F151">
-        <v>22.3</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
         <v>6</v>
       </c>
       <c r="B152" t="s">
         <v>7</v>
       </c>
       <c r="C152" t="s">
         <v>18</v>
       </c>
       <c r="D152" s="2">
-        <v>39447</v>
+        <v>36525</v>
       </c>
       <c r="E152" s="3">
-        <v>2007</v>
+        <v>1999</v>
       </c>
       <c r="F152">
-        <v>35.3</v>
+        <v>62.1</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
         <v>6</v>
       </c>
       <c r="B153" t="s">
         <v>7</v>
       </c>
       <c r="C153" t="s">
         <v>18</v>
       </c>
       <c r="D153" s="2">
-        <v>39813</v>
+        <v>37256</v>
       </c>
       <c r="E153" s="3">
-        <v>2008</v>
+        <v>2001</v>
       </c>
       <c r="F153">
-        <v>33.3</v>
+        <v>64.5</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
         <v>6</v>
       </c>
       <c r="B154" t="s">
         <v>7</v>
       </c>
       <c r="C154" t="s">
         <v>18</v>
       </c>
       <c r="D154" s="2">
-        <v>40178</v>
+        <v>37621</v>
       </c>
       <c r="E154" s="3">
-        <v>2009</v>
+        <v>2002</v>
       </c>
       <c r="F154">
-        <v>55.5</v>
+        <v>29.8</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
         <v>6</v>
       </c>
       <c r="B155" t="s">
         <v>7</v>
       </c>
       <c r="C155" t="s">
         <v>18</v>
       </c>
       <c r="D155" s="2">
-        <v>40543</v>
+        <v>37986</v>
       </c>
       <c r="E155" s="3">
-        <v>2010</v>
+        <v>2003</v>
       </c>
       <c r="F155">
-        <v>51.5</v>
+        <v>26</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
         <v>6</v>
       </c>
       <c r="B156" t="s">
         <v>7</v>
       </c>
       <c r="C156" t="s">
         <v>18</v>
       </c>
       <c r="D156" s="2">
-        <v>40908</v>
+        <v>38352</v>
       </c>
       <c r="E156" s="3">
-        <v>2011</v>
+        <v>2004</v>
       </c>
       <c r="F156">
-        <v>76.2</v>
+        <v>16</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
         <v>6</v>
       </c>
       <c r="B157" t="s">
         <v>7</v>
       </c>
       <c r="C157" t="s">
         <v>18</v>
       </c>
       <c r="D157" s="2">
-        <v>41274</v>
+        <v>38717</v>
       </c>
       <c r="E157" s="3">
-        <v>2012</v>
+        <v>2005</v>
       </c>
       <c r="F157">
-        <v>55.4</v>
+        <v>17.3</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
         <v>6</v>
       </c>
       <c r="B158" t="s">
         <v>7</v>
       </c>
       <c r="C158" t="s">
         <v>18</v>
       </c>
       <c r="D158" s="2">
-        <v>41639</v>
+        <v>39082</v>
       </c>
       <c r="E158" s="3">
-        <v>2013</v>
+        <v>2006</v>
       </c>
       <c r="F158">
-        <v>63.3</v>
+        <v>22.3</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
         <v>6</v>
       </c>
       <c r="B159" t="s">
         <v>7</v>
       </c>
       <c r="C159" t="s">
         <v>18</v>
       </c>
       <c r="D159" s="2">
-        <v>42004</v>
+        <v>39447</v>
       </c>
       <c r="E159" s="3">
-        <v>2014</v>
+        <v>2007</v>
       </c>
       <c r="F159">
-        <v>57.7</v>
+        <v>35.3</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
         <v>6</v>
       </c>
       <c r="B160" t="s">
         <v>7</v>
       </c>
       <c r="C160" t="s">
         <v>18</v>
       </c>
       <c r="D160" s="2">
-        <v>42369</v>
+        <v>39813</v>
       </c>
       <c r="E160" s="3">
-        <v>2015</v>
+        <v>2008</v>
       </c>
       <c r="F160">
-        <v>63</v>
+        <v>33.3</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
         <v>6</v>
       </c>
       <c r="B161" t="s">
         <v>7</v>
       </c>
       <c r="C161" t="s">
         <v>18</v>
       </c>
       <c r="D161" s="2">
-        <v>42735</v>
+        <v>40178</v>
       </c>
       <c r="E161" s="3">
-        <v>2016</v>
+        <v>2009</v>
       </c>
       <c r="F161">
-        <v>72.3</v>
+        <v>55.5</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
         <v>6</v>
       </c>
       <c r="B162" t="s">
         <v>7</v>
       </c>
       <c r="C162" t="s">
         <v>18</v>
       </c>
       <c r="D162" s="2">
-        <v>43100</v>
+        <v>40543</v>
       </c>
       <c r="E162" s="3">
-        <v>2017</v>
+        <v>2010</v>
       </c>
       <c r="F162">
-        <v>63.7</v>
+        <v>51.5</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
         <v>6</v>
       </c>
       <c r="B163" t="s">
         <v>7</v>
       </c>
       <c r="C163" t="s">
         <v>18</v>
       </c>
       <c r="D163" s="2">
-        <v>43465</v>
+        <v>40908</v>
       </c>
       <c r="E163" s="3">
-        <v>2018</v>
+        <v>2011</v>
       </c>
       <c r="F163">
-        <v>70.3</v>
+        <v>76.2</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
         <v>6</v>
       </c>
       <c r="B164" t="s">
         <v>7</v>
       </c>
       <c r="C164" t="s">
         <v>18</v>
       </c>
       <c r="D164" s="2">
-        <v>43830</v>
+        <v>41274</v>
       </c>
       <c r="E164" s="3">
-        <v>2019</v>
+        <v>2012</v>
       </c>
       <c r="F164">
-        <v>55.3</v>
+        <v>55.4</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
         <v>6</v>
       </c>
       <c r="B165" t="s">
         <v>7</v>
       </c>
       <c r="C165" t="s">
         <v>18</v>
       </c>
       <c r="D165" s="2">
-        <v>44196</v>
+        <v>41639</v>
       </c>
       <c r="E165" s="3">
-        <v>2020</v>
+        <v>2013</v>
       </c>
       <c r="F165">
-        <v>40.667</v>
+        <v>63.3</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
         <v>6</v>
       </c>
       <c r="B166" t="s">
         <v>7</v>
       </c>
       <c r="C166" t="s">
         <v>18</v>
       </c>
       <c r="D166" s="2">
-        <v>44561</v>
+        <v>42004</v>
       </c>
       <c r="E166" s="3">
-        <v>2021</v>
+        <v>2014</v>
       </c>
       <c r="F166">
-        <v>21.6667</v>
+        <v>57.7</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
         <v>6</v>
       </c>
       <c r="B167" t="s">
         <v>7</v>
       </c>
       <c r="C167" t="s">
         <v>18</v>
       </c>
       <c r="D167" s="2">
-        <v>44926</v>
+        <v>42369</v>
       </c>
       <c r="E167" s="3">
-        <v>2022</v>
+        <v>2015</v>
       </c>
       <c r="F167">
-        <v>13.6667</v>
+        <v>63</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
         <v>6</v>
       </c>
       <c r="B168" t="s">
         <v>7</v>
       </c>
       <c r="C168" t="s">
         <v>18</v>
       </c>
       <c r="D168" s="2">
-        <v>45291</v>
+        <v>42735</v>
       </c>
       <c r="E168" s="3">
-        <v>2023</v>
+        <v>2016</v>
       </c>
       <c r="F168">
-        <v>13.6667</v>
+        <v>72.3</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
         <v>6</v>
       </c>
       <c r="B169" t="s">
         <v>7</v>
       </c>
       <c r="C169" t="s">
         <v>18</v>
       </c>
       <c r="D169" s="2">
-        <v>45657</v>
+        <v>43100</v>
       </c>
       <c r="E169" s="3">
-        <v>2024</v>
+        <v>2017</v>
       </c>
       <c r="F169">
-        <v>12.333333</v>
+        <v>63.7</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
         <v>6</v>
       </c>
       <c r="B170" t="s">
         <v>7</v>
       </c>
       <c r="C170" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D170" s="2">
-        <v>37621</v>
+        <v>43465</v>
       </c>
       <c r="E170" s="3">
-        <v>2002</v>
+        <v>2018</v>
       </c>
       <c r="F170">
-        <v>42.3</v>
+        <v>70.3</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
         <v>6</v>
       </c>
       <c r="B171" t="s">
         <v>7</v>
       </c>
       <c r="C171" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D171" s="2">
-        <v>37986</v>
+        <v>43830</v>
       </c>
       <c r="E171" s="3">
-        <v>2003</v>
+        <v>2019</v>
       </c>
       <c r="F171">
-        <v>36.3</v>
+        <v>55.3</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
         <v>6</v>
       </c>
       <c r="B172" t="s">
         <v>7</v>
       </c>
       <c r="C172" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D172" s="2">
-        <v>38352</v>
+        <v>44196</v>
       </c>
       <c r="E172" s="3">
-        <v>2004</v>
+        <v>2020</v>
       </c>
       <c r="F172">
-        <v>22</v>
+        <v>40.667</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
         <v>6</v>
       </c>
       <c r="B173" t="s">
         <v>7</v>
       </c>
       <c r="C173" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D173" s="2">
-        <v>38717</v>
+        <v>44561</v>
       </c>
       <c r="E173" s="3">
-        <v>2005</v>
+        <v>2021</v>
       </c>
       <c r="F173">
-        <v>22.7</v>
+        <v>21.6667</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
         <v>6</v>
       </c>
       <c r="B174" t="s">
         <v>7</v>
       </c>
       <c r="C174" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D174" s="2">
-        <v>39082</v>
+        <v>44926</v>
       </c>
       <c r="E174" s="3">
-        <v>2006</v>
+        <v>2022</v>
       </c>
       <c r="F174">
-        <v>34</v>
+        <v>13.6667</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
         <v>6</v>
       </c>
       <c r="B175" t="s">
         <v>7</v>
       </c>
       <c r="C175" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D175" s="2">
-        <v>39447</v>
+        <v>45291</v>
       </c>
       <c r="E175" s="3">
-        <v>2007</v>
+        <v>2023</v>
       </c>
       <c r="F175">
-        <v>41.3</v>
+        <v>13.6667</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
         <v>6</v>
       </c>
       <c r="B176" t="s">
         <v>7</v>
       </c>
       <c r="C176" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D176" s="2">
-        <v>39813</v>
+        <v>45657</v>
       </c>
       <c r="E176" s="3">
-        <v>2008</v>
+        <v>2024</v>
       </c>
       <c r="F176">
-        <v>41.3</v>
+        <v>12.333333</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
         <v>6</v>
       </c>
       <c r="B177" t="s">
         <v>7</v>
       </c>
       <c r="C177" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D177" s="2">
-        <v>40178</v>
+        <v>46022</v>
       </c>
       <c r="E177" s="3">
-        <v>2009</v>
+        <v>2025</v>
       </c>
       <c r="F177">
-        <v>47.1</v>
+        <v>16.333333</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
         <v>6</v>
       </c>
       <c r="B178" t="s">
         <v>7</v>
       </c>
       <c r="C178" t="s">
         <v>19</v>
       </c>
       <c r="D178" s="2">
-        <v>40543</v>
+        <v>37621</v>
       </c>
       <c r="E178" s="3">
-        <v>2010</v>
+        <v>2002</v>
       </c>
       <c r="F178">
-        <v>79.5</v>
+        <v>42.3</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
         <v>6</v>
       </c>
       <c r="B179" t="s">
         <v>7</v>
       </c>
       <c r="C179" t="s">
         <v>19</v>
       </c>
       <c r="D179" s="2">
-        <v>40908</v>
+        <v>37986</v>
       </c>
       <c r="E179" s="3">
-        <v>2011</v>
+        <v>2003</v>
       </c>
       <c r="F179">
-        <v>110.9</v>
+        <v>36.3</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
         <v>6</v>
       </c>
       <c r="B180" t="s">
         <v>7</v>
       </c>
       <c r="C180" t="s">
         <v>19</v>
       </c>
       <c r="D180" s="2">
-        <v>41274</v>
+        <v>38352</v>
       </c>
       <c r="E180" s="3">
-        <v>2012</v>
+        <v>2004</v>
       </c>
       <c r="F180">
-        <v>102.7</v>
+        <v>22</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
         <v>6</v>
       </c>
       <c r="B181" t="s">
         <v>7</v>
       </c>
       <c r="C181" t="s">
         <v>19</v>
       </c>
       <c r="D181" s="2">
-        <v>41639</v>
+        <v>38717</v>
       </c>
       <c r="E181" s="3">
-        <v>2013</v>
+        <v>2005</v>
       </c>
       <c r="F181">
-        <v>75.3</v>
+        <v>22.7</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
         <v>6</v>
       </c>
       <c r="B182" t="s">
         <v>7</v>
       </c>
       <c r="C182" t="s">
         <v>19</v>
       </c>
       <c r="D182" s="2">
-        <v>42004</v>
+        <v>39082</v>
       </c>
       <c r="E182" s="3">
-        <v>2014</v>
+        <v>2006</v>
       </c>
       <c r="F182">
-        <v>72</v>
+        <v>34</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
         <v>6</v>
       </c>
       <c r="B183" t="s">
         <v>7</v>
       </c>
       <c r="C183" t="s">
         <v>19</v>
       </c>
       <c r="D183" s="2">
-        <v>42369</v>
+        <v>39447</v>
       </c>
       <c r="E183" s="3">
-        <v>2015</v>
+        <v>2007</v>
       </c>
       <c r="F183">
-        <v>73</v>
+        <v>41.3</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
         <v>6</v>
       </c>
       <c r="B184" t="s">
         <v>7</v>
       </c>
       <c r="C184" t="s">
         <v>19</v>
       </c>
       <c r="D184" s="2">
-        <v>42735</v>
+        <v>39813</v>
       </c>
       <c r="E184" s="3">
-        <v>2016</v>
+        <v>2008</v>
       </c>
       <c r="F184">
-        <v>55.6</v>
+        <v>41.3</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
         <v>6</v>
       </c>
       <c r="B185" t="s">
         <v>7</v>
       </c>
       <c r="C185" t="s">
         <v>19</v>
       </c>
       <c r="D185" s="2">
-        <v>43100</v>
+        <v>40178</v>
       </c>
       <c r="E185" s="3">
-        <v>2017</v>
+        <v>2009</v>
       </c>
       <c r="F185">
-        <v>52.3</v>
+        <v>47.1</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
         <v>6</v>
       </c>
       <c r="B186" t="s">
         <v>7</v>
       </c>
       <c r="C186" t="s">
         <v>19</v>
       </c>
       <c r="D186" s="2">
-        <v>43830</v>
+        <v>40543</v>
       </c>
       <c r="E186" s="3">
-        <v>2019</v>
+        <v>2010</v>
       </c>
       <c r="F186">
-        <v>82.5</v>
+        <v>79.5</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
         <v>6</v>
       </c>
       <c r="B187" t="s">
         <v>7</v>
       </c>
       <c r="C187" t="s">
         <v>19</v>
       </c>
       <c r="D187" s="2">
-        <v>44196</v>
+        <v>40908</v>
       </c>
       <c r="E187" s="3">
-        <v>2020</v>
+        <v>2011</v>
       </c>
       <c r="F187">
-        <v>37.25</v>
+        <v>110.9</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
         <v>6</v>
       </c>
       <c r="B188" t="s">
         <v>7</v>
       </c>
       <c r="C188" t="s">
         <v>19</v>
       </c>
       <c r="D188" s="2">
-        <v>44561</v>
+        <v>41274</v>
       </c>
       <c r="E188" s="3">
-        <v>2021</v>
+        <v>2012</v>
       </c>
       <c r="F188">
-        <v>32.5</v>
+        <v>102.7</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
         <v>6</v>
       </c>
       <c r="B189" t="s">
         <v>7</v>
       </c>
       <c r="C189" t="s">
         <v>19</v>
       </c>
       <c r="D189" s="2">
-        <v>44926</v>
+        <v>41639</v>
       </c>
       <c r="E189" s="3">
-        <v>2022</v>
+        <v>2013</v>
       </c>
       <c r="F189">
-        <v>13.4</v>
+        <v>75.3</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
         <v>6</v>
       </c>
       <c r="B190" t="s">
         <v>7</v>
       </c>
       <c r="C190" t="s">
         <v>19</v>
       </c>
       <c r="D190" s="2">
-        <v>45291</v>
+        <v>42004</v>
       </c>
       <c r="E190" s="3">
-        <v>2023</v>
+        <v>2014</v>
       </c>
       <c r="F190">
-        <v>17.5667</v>
+        <v>72</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
         <v>6</v>
       </c>
       <c r="B191" t="s">
         <v>7</v>
       </c>
       <c r="C191" t="s">
         <v>19</v>
       </c>
       <c r="D191" s="2">
-        <v>45657</v>
+        <v>42369</v>
       </c>
       <c r="E191" s="3">
-        <v>2024</v>
+        <v>2015</v>
       </c>
       <c r="F191">
-        <v>14.233333</v>
+        <v>73</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
         <v>6</v>
       </c>
       <c r="B192" t="s">
         <v>7</v>
       </c>
       <c r="C192" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D192" s="2">
-        <v>35430</v>
+        <v>42735</v>
       </c>
       <c r="E192" s="3">
-        <v>1996</v>
+        <v>2016</v>
       </c>
       <c r="F192">
-        <v>96</v>
+        <v>55.6</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
         <v>6</v>
       </c>
       <c r="B193" t="s">
         <v>7</v>
       </c>
       <c r="C193" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D193" s="2">
-        <v>37621</v>
+        <v>43100</v>
       </c>
       <c r="E193" s="3">
-        <v>2002</v>
+        <v>2017</v>
       </c>
       <c r="F193">
-        <v>29.2</v>
+        <v>52.3</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
         <v>6</v>
       </c>
       <c r="B194" t="s">
         <v>7</v>
       </c>
       <c r="C194" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D194" s="2">
-        <v>37986</v>
+        <v>43830</v>
       </c>
       <c r="E194" s="3">
-        <v>2003</v>
+        <v>2019</v>
       </c>
       <c r="F194">
-        <v>23.7</v>
+        <v>82.5</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
         <v>6</v>
       </c>
       <c r="B195" t="s">
         <v>7</v>
       </c>
       <c r="C195" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D195" s="2">
-        <v>38352</v>
+        <v>44196</v>
       </c>
       <c r="E195" s="3">
-        <v>2004</v>
+        <v>2020</v>
       </c>
       <c r="F195">
-        <v>21.3</v>
+        <v>37.25</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
         <v>6</v>
       </c>
       <c r="B196" t="s">
         <v>7</v>
       </c>
       <c r="C196" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D196" s="2">
-        <v>38717</v>
+        <v>44561</v>
       </c>
       <c r="E196" s="3">
-        <v>2005</v>
+        <v>2021</v>
       </c>
       <c r="F196">
-        <v>21.7</v>
+        <v>32.5</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
         <v>6</v>
       </c>
       <c r="B197" t="s">
         <v>7</v>
       </c>
       <c r="C197" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D197" s="2">
-        <v>39082</v>
+        <v>44926</v>
       </c>
       <c r="E197" s="3">
-        <v>2006</v>
+        <v>2022</v>
       </c>
       <c r="F197">
-        <v>28.7</v>
+        <v>13.4</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
         <v>6</v>
       </c>
       <c r="B198" t="s">
         <v>7</v>
       </c>
       <c r="C198" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D198" s="2">
-        <v>39447</v>
+        <v>45291</v>
       </c>
       <c r="E198" s="3">
-        <v>2007</v>
+        <v>2023</v>
       </c>
       <c r="F198">
-        <v>35</v>
+        <v>17.5667</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
         <v>6</v>
       </c>
       <c r="B199" t="s">
         <v>7</v>
       </c>
       <c r="C199" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D199" s="2">
-        <v>39813</v>
+        <v>45657</v>
       </c>
       <c r="E199" s="3">
-        <v>2008</v>
+        <v>2024</v>
       </c>
       <c r="F199">
-        <v>40</v>
+        <v>14.233333</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
         <v>6</v>
       </c>
       <c r="B200" t="s">
         <v>7</v>
       </c>
       <c r="C200" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D200" s="2">
-        <v>40178</v>
+        <v>46022</v>
       </c>
       <c r="E200" s="3">
-        <v>2009</v>
+        <v>2025</v>
       </c>
       <c r="F200">
-        <v>54.2</v>
+        <v>20.666667</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
         <v>6</v>
       </c>
       <c r="B201" t="s">
         <v>7</v>
       </c>
       <c r="C201" t="s">
         <v>20</v>
       </c>
       <c r="D201" s="2">
-        <v>40543</v>
+        <v>35430</v>
       </c>
       <c r="E201" s="3">
-        <v>2010</v>
+        <v>1996</v>
       </c>
       <c r="F201">
-        <v>51.5</v>
+        <v>96</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
         <v>6</v>
       </c>
       <c r="B202" t="s">
         <v>7</v>
       </c>
       <c r="C202" t="s">
         <v>20</v>
       </c>
       <c r="D202" s="2">
-        <v>40908</v>
+        <v>37621</v>
       </c>
       <c r="E202" s="3">
-        <v>2011</v>
+        <v>2002</v>
       </c>
       <c r="F202">
-        <v>64.8</v>
+        <v>29.2</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="s">
         <v>6</v>
       </c>
       <c r="B203" t="s">
         <v>7</v>
       </c>
       <c r="C203" t="s">
         <v>20</v>
       </c>
       <c r="D203" s="2">
-        <v>41274</v>
+        <v>37986</v>
       </c>
       <c r="E203" s="3">
-        <v>2012</v>
+        <v>2003</v>
       </c>
       <c r="F203">
-        <v>52</v>
+        <v>23.7</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
         <v>6</v>
       </c>
       <c r="B204" t="s">
         <v>7</v>
       </c>
       <c r="C204" t="s">
         <v>20</v>
       </c>
       <c r="D204" s="2">
-        <v>41639</v>
+        <v>38352</v>
       </c>
       <c r="E204" s="3">
-        <v>2013</v>
+        <v>2004</v>
       </c>
       <c r="F204">
-        <v>61.3</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="s">
         <v>6</v>
       </c>
       <c r="B205" t="s">
         <v>7</v>
       </c>
       <c r="C205" t="s">
         <v>20</v>
       </c>
       <c r="D205" s="2">
-        <v>42004</v>
+        <v>38717</v>
       </c>
       <c r="E205" s="3">
-        <v>2014</v>
+        <v>2005</v>
       </c>
       <c r="F205">
-        <v>61.7</v>
+        <v>21.7</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
         <v>6</v>
       </c>
       <c r="B206" t="s">
         <v>7</v>
       </c>
       <c r="C206" t="s">
         <v>20</v>
       </c>
       <c r="D206" s="2">
-        <v>42369</v>
+        <v>39082</v>
       </c>
       <c r="E206" s="3">
-        <v>2015</v>
+        <v>2006</v>
       </c>
       <c r="F206">
-        <v>65.7</v>
+        <v>28.7</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="s">
         <v>6</v>
       </c>
       <c r="B207" t="s">
         <v>7</v>
       </c>
       <c r="C207" t="s">
         <v>20</v>
       </c>
       <c r="D207" s="2">
-        <v>42735</v>
+        <v>39447</v>
       </c>
       <c r="E207" s="3">
-        <v>2016</v>
+        <v>2007</v>
       </c>
       <c r="F207">
-        <v>75</v>
+        <v>35</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="s">
         <v>6</v>
       </c>
       <c r="B208" t="s">
         <v>7</v>
       </c>
       <c r="C208" t="s">
         <v>20</v>
       </c>
       <c r="D208" s="2">
-        <v>43100</v>
+        <v>39813</v>
       </c>
       <c r="E208" s="3">
-        <v>2017</v>
+        <v>2008</v>
       </c>
       <c r="F208">
-        <v>80</v>
+        <v>40</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="s">
         <v>6</v>
       </c>
       <c r="B209" t="s">
         <v>7</v>
       </c>
       <c r="C209" t="s">
         <v>20</v>
       </c>
       <c r="D209" s="2">
-        <v>43465</v>
+        <v>40178</v>
       </c>
       <c r="E209" s="3">
-        <v>2018</v>
+        <v>2009</v>
       </c>
       <c r="F209">
-        <v>92</v>
+        <v>54.2</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="s">
         <v>6</v>
       </c>
       <c r="B210" t="s">
         <v>7</v>
       </c>
       <c r="C210" t="s">
         <v>20</v>
       </c>
       <c r="D210" s="2">
-        <v>43830</v>
+        <v>40543</v>
       </c>
       <c r="E210" s="3">
-        <v>2019</v>
+        <v>2010</v>
       </c>
       <c r="F210">
-        <v>84.3</v>
+        <v>51.5</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="s">
         <v>6</v>
       </c>
       <c r="B211" t="s">
         <v>7</v>
       </c>
       <c r="C211" t="s">
         <v>20</v>
       </c>
       <c r="D211" s="2">
-        <v>44196</v>
+        <v>40908</v>
       </c>
       <c r="E211" s="3">
-        <v>2020</v>
+        <v>2011</v>
       </c>
       <c r="F211">
-        <v>54.333</v>
+        <v>64.8</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="s">
         <v>6</v>
       </c>
       <c r="B212" t="s">
         <v>7</v>
       </c>
       <c r="C212" t="s">
         <v>20</v>
       </c>
       <c r="D212" s="2">
-        <v>44561</v>
+        <v>41274</v>
       </c>
       <c r="E212" s="3">
-        <v>2021</v>
+        <v>2012</v>
       </c>
       <c r="F212">
-        <v>32.3333</v>
+        <v>52</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="s">
         <v>6</v>
       </c>
       <c r="B213" t="s">
         <v>7</v>
       </c>
       <c r="C213" t="s">
         <v>20</v>
       </c>
       <c r="D213" s="2">
-        <v>44926</v>
+        <v>41639</v>
       </c>
       <c r="E213" s="3">
-        <v>2022</v>
+        <v>2013</v>
       </c>
       <c r="F213">
-        <v>12.9</v>
+        <v>61.3</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="s">
         <v>6</v>
       </c>
       <c r="B214" t="s">
         <v>7</v>
       </c>
       <c r="C214" t="s">
         <v>20</v>
       </c>
       <c r="D214" s="2">
-        <v>45291</v>
+        <v>42004</v>
       </c>
       <c r="E214" s="3">
-        <v>2023</v>
+        <v>2014</v>
       </c>
       <c r="F214">
-        <v>15.5667</v>
+        <v>61.7</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="s">
         <v>6</v>
       </c>
       <c r="B215" t="s">
         <v>7</v>
       </c>
       <c r="C215" t="s">
         <v>20</v>
       </c>
       <c r="D215" s="2">
-        <v>45657</v>
+        <v>42369</v>
       </c>
       <c r="E215" s="3">
-        <v>2024</v>
+        <v>2015</v>
       </c>
       <c r="F215">
-        <v>10.766667</v>
+        <v>65.7</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="s">
         <v>6</v>
       </c>
       <c r="B216" t="s">
         <v>7</v>
       </c>
       <c r="C216" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D216" s="2">
-        <v>38717</v>
+        <v>42735</v>
       </c>
       <c r="E216" s="3">
-        <v>2005</v>
+        <v>2016</v>
       </c>
       <c r="F216">
-        <v>15.8</v>
+        <v>75</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="s">
         <v>6</v>
       </c>
       <c r="B217" t="s">
         <v>7</v>
       </c>
       <c r="C217" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D217" s="2">
-        <v>39082</v>
+        <v>43100</v>
       </c>
       <c r="E217" s="3">
-        <v>2006</v>
+        <v>2017</v>
       </c>
       <c r="F217">
-        <v>17.1</v>
+        <v>80</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="s">
         <v>6</v>
       </c>
       <c r="B218" t="s">
         <v>7</v>
       </c>
       <c r="C218" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D218" s="2">
-        <v>39447</v>
+        <v>43465</v>
       </c>
       <c r="E218" s="3">
-        <v>2007</v>
+        <v>2018</v>
       </c>
       <c r="F218">
-        <v>17.1</v>
+        <v>92</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="s">
         <v>6</v>
       </c>
       <c r="B219" t="s">
         <v>7</v>
       </c>
       <c r="C219" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D219" s="2">
-        <v>39813</v>
+        <v>43830</v>
       </c>
       <c r="E219" s="3">
-        <v>2008</v>
+        <v>2019</v>
       </c>
       <c r="F219">
-        <v>25.9</v>
+        <v>84.3</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="s">
         <v>6</v>
       </c>
       <c r="B220" t="s">
         <v>7</v>
       </c>
       <c r="C220" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D220" s="2">
-        <v>40178</v>
+        <v>44196</v>
       </c>
       <c r="E220" s="3">
-        <v>2009</v>
+        <v>2020</v>
       </c>
       <c r="F220">
-        <v>24.9</v>
+        <v>54.333</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="s">
         <v>6</v>
       </c>
       <c r="B221" t="s">
         <v>7</v>
       </c>
       <c r="C221" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D221" s="2">
-        <v>40543</v>
+        <v>44561</v>
       </c>
       <c r="E221" s="3">
-        <v>2010</v>
+        <v>2021</v>
       </c>
       <c r="F221">
-        <v>23.7</v>
+        <v>32.3333</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="s">
         <v>6</v>
       </c>
       <c r="B222" t="s">
         <v>7</v>
       </c>
       <c r="C222" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D222" s="2">
-        <v>40908</v>
+        <v>44926</v>
       </c>
       <c r="E222" s="3">
-        <v>2011</v>
+        <v>2022</v>
       </c>
       <c r="F222">
-        <v>22.4</v>
+        <v>12.9</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="s">
         <v>6</v>
       </c>
       <c r="B223" t="s">
         <v>7</v>
       </c>
       <c r="C223" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D223" s="2">
-        <v>41274</v>
+        <v>45291</v>
       </c>
       <c r="E223" s="3">
-        <v>2012</v>
+        <v>2023</v>
       </c>
       <c r="F223">
-        <v>18.4</v>
+        <v>15.5667</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="s">
         <v>6</v>
       </c>
       <c r="B224" t="s">
         <v>7</v>
       </c>
       <c r="C224" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D224" s="2">
-        <v>42004</v>
+        <v>45657</v>
       </c>
       <c r="E224" s="3">
-        <v>2014</v>
+        <v>2024</v>
       </c>
       <c r="F224">
-        <v>21.7</v>
+        <v>10.766667</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="s">
         <v>6</v>
       </c>
       <c r="B225" t="s">
         <v>7</v>
       </c>
       <c r="C225" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D225" s="2">
-        <v>42369</v>
+        <v>46022</v>
       </c>
       <c r="E225" s="3">
-        <v>2015</v>
+        <v>2025</v>
       </c>
       <c r="F225">
-        <v>20.5</v>
+        <v>18.866667</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="s">
         <v>6</v>
       </c>
       <c r="B226" t="s">
         <v>7</v>
       </c>
       <c r="C226" t="s">
         <v>21</v>
       </c>
       <c r="D226" s="2">
-        <v>42735</v>
+        <v>38717</v>
       </c>
       <c r="E226" s="3">
-        <v>2016</v>
+        <v>2005</v>
       </c>
       <c r="F226">
-        <v>16.1</v>
+        <v>15.8</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="s">
         <v>6</v>
       </c>
       <c r="B227" t="s">
         <v>7</v>
       </c>
       <c r="C227" t="s">
         <v>21</v>
       </c>
       <c r="D227" s="2">
-        <v>43465</v>
+        <v>39082</v>
       </c>
       <c r="E227" s="3">
-        <v>2018</v>
+        <v>2006</v>
       </c>
       <c r="F227">
-        <v>5.8</v>
+        <v>17.1</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="s">
         <v>6</v>
       </c>
       <c r="B228" t="s">
         <v>7</v>
       </c>
       <c r="C228" t="s">
         <v>21</v>
       </c>
       <c r="D228" s="2">
-        <v>43830</v>
+        <v>39447</v>
       </c>
       <c r="E228" s="3">
-        <v>2019</v>
+        <v>2007</v>
       </c>
       <c r="F228">
-        <v>6.1</v>
+        <v>17.1</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="s">
         <v>6</v>
       </c>
       <c r="B229" t="s">
         <v>7</v>
       </c>
       <c r="C229" t="s">
         <v>21</v>
       </c>
       <c r="D229" s="2">
-        <v>44196</v>
+        <v>39813</v>
       </c>
       <c r="E229" s="3">
-        <v>2020</v>
+        <v>2008</v>
       </c>
       <c r="F229">
-        <v>5.8</v>
+        <v>25.9</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="s">
         <v>6</v>
       </c>
       <c r="B230" t="s">
         <v>7</v>
       </c>
       <c r="C230" t="s">
         <v>21</v>
       </c>
       <c r="D230" s="2">
-        <v>44561</v>
+        <v>40178</v>
       </c>
       <c r="E230" s="3">
-        <v>2021</v>
+        <v>2009</v>
       </c>
       <c r="F230">
-        <v>6.8</v>
+        <v>24.9</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="s">
         <v>6</v>
       </c>
       <c r="B231" t="s">
         <v>7</v>
       </c>
       <c r="C231" t="s">
         <v>21</v>
       </c>
       <c r="D231" s="2">
-        <v>44926</v>
+        <v>40543</v>
       </c>
       <c r="E231" s="3">
-        <v>2022</v>
+        <v>2010</v>
       </c>
       <c r="F231">
-        <v>9.06667</v>
+        <v>23.7</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="s">
         <v>6</v>
       </c>
       <c r="B232" t="s">
         <v>7</v>
       </c>
       <c r="C232" t="s">
         <v>21</v>
       </c>
       <c r="D232" s="2">
-        <v>45291</v>
+        <v>40908</v>
       </c>
       <c r="E232" s="3">
-        <v>2023</v>
+        <v>2011</v>
       </c>
       <c r="F232">
-        <v>11.6667</v>
+        <v>22.4</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="s">
         <v>6</v>
       </c>
       <c r="B233" t="s">
         <v>7</v>
       </c>
       <c r="C233" t="s">
         <v>21</v>
       </c>
       <c r="D233" s="2">
-        <v>45657</v>
+        <v>41274</v>
       </c>
       <c r="E233" s="3">
-        <v>2024</v>
+        <v>2012</v>
       </c>
       <c r="F233">
-        <v>14</v>
+        <v>18.4</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="s">
         <v>6</v>
       </c>
       <c r="B234" t="s">
         <v>7</v>
       </c>
       <c r="C234" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D234" s="2">
-        <v>39813</v>
+        <v>42004</v>
       </c>
       <c r="E234" s="3">
-        <v>2008</v>
+        <v>2014</v>
       </c>
       <c r="F234">
-        <v>12.9</v>
+        <v>21.7</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="s">
         <v>6</v>
       </c>
       <c r="B235" t="s">
         <v>7</v>
       </c>
       <c r="C235" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D235" s="2">
-        <v>40178</v>
+        <v>42369</v>
       </c>
       <c r="E235" s="3">
-        <v>2009</v>
+        <v>2015</v>
       </c>
       <c r="F235">
-        <v>11.9</v>
+        <v>20.5</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="s">
         <v>6</v>
       </c>
       <c r="B236" t="s">
         <v>7</v>
       </c>
       <c r="C236" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D236" s="2">
-        <v>40543</v>
+        <v>42735</v>
       </c>
       <c r="E236" s="3">
-        <v>2010</v>
+        <v>2016</v>
       </c>
       <c r="F236">
-        <v>5.8</v>
+        <v>16.1</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="s">
         <v>6</v>
       </c>
       <c r="B237" t="s">
         <v>7</v>
       </c>
       <c r="C237" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D237" s="2">
-        <v>40908</v>
+        <v>43465</v>
       </c>
       <c r="E237" s="3">
-        <v>2011</v>
+        <v>2018</v>
       </c>
       <c r="F237">
-        <v>4.3</v>
+        <v>5.8</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="s">
         <v>6</v>
       </c>
       <c r="B238" t="s">
         <v>7</v>
       </c>
       <c r="C238" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D238" s="2">
-        <v>41274</v>
+        <v>43830</v>
       </c>
       <c r="E238" s="3">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="F238">
-        <v>5</v>
+        <v>6.1</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="s">
         <v>6</v>
       </c>
       <c r="B239" t="s">
         <v>7</v>
       </c>
       <c r="C239" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D239" s="2">
-        <v>42004</v>
+        <v>44196</v>
       </c>
       <c r="E239" s="3">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="F239">
-        <v>10.1</v>
+        <v>5.8</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="s">
         <v>6</v>
       </c>
       <c r="B240" t="s">
         <v>7</v>
       </c>
       <c r="C240" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D240" s="2">
-        <v>42369</v>
+        <v>44561</v>
       </c>
       <c r="E240" s="3">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="F240">
-        <v>9.7</v>
+        <v>6.8</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="s">
         <v>6</v>
       </c>
       <c r="B241" t="s">
         <v>7</v>
       </c>
       <c r="C241" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D241" s="2">
-        <v>42735</v>
+        <v>44926</v>
       </c>
       <c r="E241" s="3">
-        <v>2016</v>
+        <v>2022</v>
       </c>
       <c r="F241">
-        <v>9.1</v>
+        <v>9.06667</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="s">
         <v>6</v>
       </c>
       <c r="B242" t="s">
         <v>7</v>
       </c>
       <c r="C242" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D242" s="2">
-        <v>43465</v>
+        <v>45291</v>
       </c>
       <c r="E242" s="3">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="F242">
-        <v>7.7</v>
+        <v>11.6667</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="s">
         <v>6</v>
       </c>
       <c r="B243" t="s">
         <v>7</v>
       </c>
       <c r="C243" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D243" s="2">
-        <v>43830</v>
+        <v>45657</v>
       </c>
       <c r="E243" s="3">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="F243">
-        <v>7.2</v>
+        <v>14</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="s">
         <v>6</v>
       </c>
       <c r="B244" t="s">
         <v>7</v>
       </c>
       <c r="C244" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D244" s="2">
-        <v>44196</v>
+        <v>46022</v>
       </c>
       <c r="E244" s="3">
-        <v>2020</v>
+        <v>2025</v>
       </c>
       <c r="F244">
-        <v>7.333</v>
+        <v>11.2</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="s">
         <v>6</v>
       </c>
       <c r="B245" t="s">
         <v>7</v>
       </c>
       <c r="C245" t="s">
         <v>22</v>
       </c>
       <c r="D245" s="2">
-        <v>44561</v>
+        <v>39813</v>
       </c>
       <c r="E245" s="3">
-        <v>2021</v>
+        <v>2008</v>
       </c>
       <c r="F245">
-        <v>7.46667</v>
+        <v>12.9</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="s">
         <v>6</v>
       </c>
       <c r="B246" t="s">
         <v>7</v>
       </c>
       <c r="C246" t="s">
         <v>22</v>
       </c>
       <c r="D246" s="2">
-        <v>44926</v>
+        <v>40178</v>
       </c>
       <c r="E246" s="3">
-        <v>2022</v>
+        <v>2009</v>
       </c>
       <c r="F246">
-        <v>7.73333</v>
+        <v>11.9</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="s">
         <v>6</v>
       </c>
       <c r="B247" t="s">
         <v>7</v>
       </c>
       <c r="C247" t="s">
         <v>22</v>
       </c>
       <c r="D247" s="2">
-        <v>45291</v>
+        <v>40543</v>
       </c>
       <c r="E247" s="3">
-        <v>2023</v>
+        <v>2010</v>
       </c>
       <c r="F247">
-        <v>8.3</v>
+        <v>5.8</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="s">
         <v>6</v>
       </c>
       <c r="B248" t="s">
         <v>7</v>
       </c>
       <c r="C248" t="s">
         <v>22</v>
       </c>
       <c r="D248" s="2">
-        <v>45657</v>
+        <v>40908</v>
       </c>
       <c r="E248" s="3">
-        <v>2024</v>
+        <v>2011</v>
       </c>
       <c r="F248">
-        <v>8.433333</v>
+        <v>4.3</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="s">
         <v>6</v>
       </c>
       <c r="B249" t="s">
         <v>7</v>
       </c>
       <c r="C249" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D249" s="2">
-        <v>35430</v>
+        <v>41274</v>
       </c>
       <c r="E249" s="3">
-        <v>1996</v>
+        <v>2012</v>
       </c>
       <c r="F249">
-        <v>42</v>
+        <v>5</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="s">
         <v>6</v>
       </c>
       <c r="B250" t="s">
         <v>7</v>
       </c>
       <c r="C250" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D250" s="2">
-        <v>37621</v>
+        <v>42004</v>
       </c>
       <c r="E250" s="3">
-        <v>2002</v>
+        <v>2014</v>
       </c>
       <c r="F250">
-        <v>53</v>
+        <v>10.1</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="s">
         <v>6</v>
       </c>
       <c r="B251" t="s">
         <v>7</v>
       </c>
       <c r="C251" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D251" s="2">
-        <v>37986</v>
+        <v>42369</v>
       </c>
       <c r="E251" s="3">
-        <v>2003</v>
+        <v>2015</v>
       </c>
       <c r="F251">
-        <v>39</v>
+        <v>9.7</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="s">
         <v>6</v>
       </c>
       <c r="B252" t="s">
         <v>7</v>
       </c>
       <c r="C252" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D252" s="2">
-        <v>38352</v>
+        <v>42735</v>
       </c>
       <c r="E252" s="3">
-        <v>2004</v>
+        <v>2016</v>
       </c>
       <c r="F252">
-        <v>33</v>
+        <v>9.1</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="s">
         <v>6</v>
       </c>
       <c r="B253" t="s">
         <v>7</v>
       </c>
       <c r="C253" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D253" s="2">
-        <v>38717</v>
+        <v>43465</v>
       </c>
       <c r="E253" s="3">
-        <v>2005</v>
+        <v>2018</v>
       </c>
       <c r="F253">
-        <v>25</v>
+        <v>7.7</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="s">
         <v>6</v>
       </c>
       <c r="B254" t="s">
         <v>7</v>
       </c>
       <c r="C254" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D254" s="2">
-        <v>39447</v>
+        <v>43830</v>
       </c>
       <c r="E254" s="3">
-        <v>2007</v>
+        <v>2019</v>
       </c>
       <c r="F254">
-        <v>35</v>
+        <v>7.2</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="s">
         <v>6</v>
       </c>
       <c r="B255" t="s">
         <v>7</v>
       </c>
       <c r="C255" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D255" s="2">
-        <v>39813</v>
+        <v>44196</v>
       </c>
       <c r="E255" s="3">
-        <v>2008</v>
+        <v>2020</v>
       </c>
       <c r="F255">
-        <v>43</v>
+        <v>7.333</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="s">
         <v>6</v>
       </c>
       <c r="B256" t="s">
         <v>7</v>
       </c>
       <c r="C256" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D256" s="2">
-        <v>40178</v>
+        <v>44561</v>
       </c>
       <c r="E256" s="3">
-        <v>2009</v>
+        <v>2021</v>
       </c>
       <c r="F256">
-        <v>57</v>
+        <v>7.46667</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="s">
         <v>6</v>
       </c>
       <c r="B257" t="s">
         <v>7</v>
       </c>
       <c r="C257" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D257" s="2">
-        <v>40543</v>
+        <v>44926</v>
       </c>
       <c r="E257" s="3">
-        <v>2010</v>
+        <v>2022</v>
       </c>
       <c r="F257">
-        <v>63</v>
+        <v>7.73333</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="s">
         <v>6</v>
       </c>
       <c r="B258" t="s">
         <v>7</v>
       </c>
       <c r="C258" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D258" s="2">
-        <v>41274</v>
+        <v>45291</v>
       </c>
       <c r="E258" s="3">
-        <v>2012</v>
+        <v>2023</v>
       </c>
       <c r="F258">
-        <v>57.7</v>
+        <v>8.3</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="s">
         <v>6</v>
       </c>
       <c r="B259" t="s">
         <v>7</v>
       </c>
       <c r="C259" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D259" s="2">
-        <v>41639</v>
+        <v>45657</v>
       </c>
       <c r="E259" s="3">
-        <v>2013</v>
+        <v>2024</v>
       </c>
       <c r="F259">
-        <v>79</v>
+        <v>8.433333</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="s">
         <v>6</v>
       </c>
       <c r="B260" t="s">
         <v>7</v>
       </c>
       <c r="C260" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D260" s="2">
-        <v>42004</v>
+        <v>46022</v>
       </c>
       <c r="E260" s="3">
-        <v>2014</v>
+        <v>2025</v>
       </c>
       <c r="F260">
-        <v>79</v>
+        <v>8.4</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="s">
         <v>6</v>
       </c>
       <c r="B261" t="s">
         <v>7</v>
       </c>
       <c r="C261" t="s">
         <v>23</v>
       </c>
       <c r="D261" s="2">
-        <v>42369</v>
+        <v>35430</v>
       </c>
       <c r="E261" s="3">
-        <v>2015</v>
+        <v>1996</v>
       </c>
       <c r="F261">
-        <v>77</v>
+        <v>42</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="s">
         <v>6</v>
       </c>
       <c r="B262" t="s">
         <v>7</v>
       </c>
       <c r="C262" t="s">
         <v>23</v>
       </c>
       <c r="D262" s="2">
-        <v>42735</v>
+        <v>37621</v>
       </c>
       <c r="E262" s="3">
-        <v>2016</v>
+        <v>2002</v>
       </c>
       <c r="F262">
-        <v>64.7</v>
+        <v>53</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="s">
         <v>6</v>
       </c>
       <c r="B263" t="s">
         <v>7</v>
       </c>
       <c r="C263" t="s">
         <v>23</v>
       </c>
       <c r="D263" s="2">
-        <v>43465</v>
+        <v>37986</v>
       </c>
       <c r="E263" s="3">
-        <v>2018</v>
+        <v>2003</v>
       </c>
       <c r="F263">
-        <v>84.5</v>
+        <v>39</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="s">
         <v>6</v>
       </c>
       <c r="B264" t="s">
         <v>7</v>
       </c>
       <c r="C264" t="s">
         <v>23</v>
       </c>
       <c r="D264" s="2">
-        <v>43830</v>
+        <v>38352</v>
       </c>
       <c r="E264" s="3">
-        <v>2019</v>
+        <v>2004</v>
       </c>
       <c r="F264">
-        <v>68.5</v>
+        <v>33</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="s">
         <v>6</v>
       </c>
       <c r="B265" t="s">
         <v>7</v>
       </c>
       <c r="C265" t="s">
         <v>23</v>
       </c>
       <c r="D265" s="2">
-        <v>44196</v>
+        <v>38717</v>
       </c>
       <c r="E265" s="3">
-        <v>2020</v>
+        <v>2005</v>
       </c>
       <c r="F265">
-        <v>75</v>
+        <v>25</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="s">
         <v>6</v>
       </c>
       <c r="B266" t="s">
         <v>7</v>
       </c>
       <c r="C266" t="s">
         <v>23</v>
       </c>
       <c r="D266" s="2">
-        <v>44561</v>
+        <v>39447</v>
       </c>
       <c r="E266" s="3">
-        <v>2021</v>
+        <v>2007</v>
       </c>
       <c r="F266">
-        <v>49.3333</v>
+        <v>35</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="s">
         <v>6</v>
       </c>
       <c r="B267" t="s">
         <v>7</v>
       </c>
       <c r="C267" t="s">
         <v>23</v>
       </c>
       <c r="D267" s="2">
-        <v>44926</v>
+        <v>39813</v>
       </c>
       <c r="E267" s="3">
-        <v>2022</v>
+        <v>2008</v>
       </c>
       <c r="F267">
-        <v>47.3333</v>
+        <v>43</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="s">
         <v>6</v>
       </c>
       <c r="B268" t="s">
         <v>7</v>
       </c>
       <c r="C268" t="s">
         <v>23</v>
       </c>
       <c r="D268" s="2">
-        <v>45291</v>
+        <v>40178</v>
       </c>
       <c r="E268" s="3">
-        <v>2023</v>
+        <v>2009</v>
       </c>
       <c r="F268">
-        <v>23</v>
+        <v>57</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="s">
         <v>6</v>
       </c>
       <c r="B269" t="s">
         <v>7</v>
       </c>
       <c r="C269" t="s">
         <v>23</v>
       </c>
       <c r="D269" s="2">
-        <v>45657</v>
+        <v>40543</v>
       </c>
       <c r="E269" s="3">
-        <v>2024</v>
+        <v>2010</v>
       </c>
       <c r="F269">
-        <v>20.333333</v>
+        <v>63</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="s">
         <v>6</v>
       </c>
       <c r="B270" t="s">
         <v>7</v>
       </c>
       <c r="C270" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D270" s="2">
-        <v>37986</v>
+        <v>41274</v>
       </c>
       <c r="E270" s="3">
-        <v>2003</v>
+        <v>2012</v>
       </c>
       <c r="F270">
-        <v>10.7</v>
+        <v>57.7</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="s">
         <v>6</v>
       </c>
       <c r="B271" t="s">
         <v>7</v>
       </c>
       <c r="C271" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D271" s="2">
-        <v>42369</v>
+        <v>41639</v>
       </c>
       <c r="E271" s="3">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="F271">
-        <v>12.6</v>
+        <v>79</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="s">
         <v>6</v>
       </c>
       <c r="B272" t="s">
         <v>7</v>
       </c>
       <c r="C272" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D272" s="2">
-        <v>42735</v>
+        <v>42004</v>
       </c>
       <c r="E272" s="3">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="F272">
-        <v>25.3</v>
+        <v>79</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="s">
         <v>6</v>
       </c>
       <c r="B273" t="s">
         <v>7</v>
       </c>
       <c r="C273" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D273" s="2">
-        <v>44926</v>
+        <v>42369</v>
       </c>
       <c r="E273" s="3">
-        <v>2022</v>
+        <v>2015</v>
       </c>
       <c r="F273">
-        <v>23</v>
+        <v>77</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="s">
         <v>6</v>
       </c>
       <c r="B274" t="s">
         <v>7</v>
       </c>
       <c r="C274" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D274" s="2">
-        <v>45657</v>
+        <v>42735</v>
       </c>
       <c r="E274" s="3">
-        <v>2024</v>
+        <v>2016</v>
       </c>
       <c r="F274">
-        <v>23</v>
+        <v>64.7</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="s">
         <v>6</v>
       </c>
       <c r="B275" t="s">
         <v>7</v>
       </c>
       <c r="C275" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D275" s="2">
-        <v>39082</v>
+        <v>43465</v>
       </c>
       <c r="E275" s="3">
-        <v>2006</v>
+        <v>2018</v>
       </c>
       <c r="F275">
-        <v>5.5</v>
+        <v>84.5</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="s">
         <v>6</v>
       </c>
       <c r="B276" t="s">
         <v>7</v>
       </c>
       <c r="C276" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D276" s="2">
-        <v>39447</v>
+        <v>43830</v>
       </c>
       <c r="E276" s="3">
-        <v>2007</v>
+        <v>2019</v>
       </c>
       <c r="F276">
-        <v>10.8</v>
+        <v>68.5</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="s">
         <v>6</v>
       </c>
       <c r="B277" t="s">
         <v>7</v>
       </c>
       <c r="C277" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D277" s="2">
-        <v>39813</v>
+        <v>44196</v>
       </c>
       <c r="E277" s="3">
-        <v>2008</v>
+        <v>2020</v>
       </c>
       <c r="F277">
-        <v>10.8</v>
+        <v>75</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="s">
         <v>6</v>
       </c>
       <c r="B278" t="s">
         <v>7</v>
       </c>
       <c r="C278" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D278" s="2">
-        <v>40178</v>
+        <v>44561</v>
       </c>
       <c r="E278" s="3">
-        <v>2009</v>
+        <v>2021</v>
       </c>
       <c r="F278">
-        <v>9.1</v>
+        <v>49.3333</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="s">
         <v>6</v>
       </c>
       <c r="B279" t="s">
         <v>7</v>
       </c>
       <c r="C279" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D279" s="2">
-        <v>40543</v>
+        <v>44926</v>
       </c>
       <c r="E279" s="3">
-        <v>2010</v>
+        <v>2022</v>
       </c>
       <c r="F279">
-        <v>5.3</v>
+        <v>47.3333</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="s">
         <v>6</v>
       </c>
       <c r="B280" t="s">
         <v>7</v>
       </c>
       <c r="C280" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D280" s="2">
-        <v>41274</v>
+        <v>45291</v>
       </c>
       <c r="E280" s="3">
-        <v>2012</v>
+        <v>2023</v>
       </c>
       <c r="F280">
-        <v>11.4</v>
+        <v>23</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="s">
         <v>6</v>
       </c>
       <c r="B281" t="s">
         <v>7</v>
       </c>
       <c r="C281" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D281" s="2">
-        <v>41639</v>
+        <v>45657</v>
       </c>
       <c r="E281" s="3">
-        <v>2013</v>
+        <v>2024</v>
       </c>
       <c r="F281">
-        <v>14.6</v>
+        <v>20.333333</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="s">
         <v>6</v>
       </c>
       <c r="B282" t="s">
         <v>7</v>
       </c>
       <c r="C282" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D282" s="2">
-        <v>42004</v>
+        <v>46022</v>
       </c>
       <c r="E282" s="3">
-        <v>2014</v>
+        <v>2025</v>
       </c>
       <c r="F282">
-        <v>14.6</v>
+        <v>12</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="s">
         <v>6</v>
       </c>
       <c r="B283" t="s">
         <v>7</v>
       </c>
       <c r="C283" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D283" s="2">
-        <v>42369</v>
+        <v>37986</v>
       </c>
       <c r="E283" s="3">
-        <v>2015</v>
+        <v>2003</v>
       </c>
       <c r="F283">
-        <v>10.4</v>
+        <v>10.7</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="s">
         <v>6</v>
       </c>
       <c r="B284" t="s">
         <v>7</v>
       </c>
       <c r="C284" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D284" s="2">
-        <v>42735</v>
+        <v>42369</v>
       </c>
       <c r="E284" s="3">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="F284">
-        <v>8.1</v>
+        <v>12.6</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="s">
         <v>6</v>
       </c>
       <c r="B285" t="s">
         <v>7</v>
       </c>
       <c r="C285" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D285" s="2">
-        <v>43100</v>
+        <v>42735</v>
       </c>
       <c r="E285" s="3">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="F285">
-        <v>9.1</v>
+        <v>25.3</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="s">
         <v>6</v>
       </c>
       <c r="B286" t="s">
         <v>7</v>
       </c>
       <c r="C286" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D286" s="2">
-        <v>43465</v>
+        <v>44926</v>
       </c>
       <c r="E286" s="3">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="F286">
-        <v>8.4</v>
+        <v>23</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="s">
         <v>6</v>
       </c>
       <c r="B287" t="s">
         <v>7</v>
       </c>
       <c r="C287" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D287" s="2">
-        <v>43830</v>
+        <v>45657</v>
       </c>
       <c r="E287" s="3">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="F287">
-        <v>8.9</v>
+        <v>23</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="s">
         <v>6</v>
       </c>
       <c r="B288" t="s">
         <v>7</v>
       </c>
       <c r="C288" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D288" s="2">
-        <v>44196</v>
+        <v>46022</v>
       </c>
       <c r="E288" s="3">
-        <v>2020</v>
+        <v>2025</v>
       </c>
       <c r="F288">
-        <v>6.733</v>
+        <v>60</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="s">
         <v>6</v>
       </c>
       <c r="B289" t="s">
         <v>7</v>
       </c>
       <c r="C289" t="s">
         <v>25</v>
       </c>
       <c r="D289" s="2">
-        <v>44561</v>
+        <v>39082</v>
       </c>
       <c r="E289" s="3">
-        <v>2021</v>
+        <v>2006</v>
       </c>
       <c r="F289">
-        <v>10.4</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="s">
         <v>6</v>
       </c>
       <c r="B290" t="s">
         <v>7</v>
       </c>
       <c r="C290" t="s">
         <v>25</v>
       </c>
       <c r="D290" s="2">
-        <v>44926</v>
+        <v>39447</v>
       </c>
       <c r="E290" s="3">
-        <v>2022</v>
+        <v>2007</v>
       </c>
       <c r="F290">
-        <v>8.46667</v>
+        <v>10.8</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="s">
         <v>6</v>
       </c>
       <c r="B291" t="s">
         <v>7</v>
       </c>
       <c r="C291" t="s">
         <v>25</v>
       </c>
       <c r="D291" s="2">
-        <v>45291</v>
+        <v>39813</v>
       </c>
       <c r="E291" s="3">
-        <v>2023</v>
+        <v>2008</v>
       </c>
       <c r="F291">
-        <v>8.66667</v>
+        <v>10.8</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="s">
         <v>6</v>
       </c>
       <c r="B292" t="s">
         <v>7</v>
       </c>
       <c r="C292" t="s">
         <v>25</v>
       </c>
       <c r="D292" s="2">
-        <v>45657</v>
+        <v>40178</v>
       </c>
       <c r="E292" s="3">
-        <v>2024</v>
+        <v>2009</v>
       </c>
       <c r="F292">
-        <v>4.966667</v>
+        <v>9.1</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="s">
         <v>6</v>
       </c>
       <c r="B293" t="s">
         <v>7</v>
       </c>
       <c r="C293" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D293" s="2">
-        <v>37621</v>
+        <v>40543</v>
       </c>
       <c r="E293" s="3">
-        <v>2002</v>
+        <v>2010</v>
       </c>
       <c r="F293">
-        <v>24.4</v>
+        <v>5.3</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="s">
         <v>6</v>
       </c>
       <c r="B294" t="s">
         <v>7</v>
       </c>
       <c r="C294" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D294" s="2">
-        <v>37986</v>
+        <v>41274</v>
       </c>
       <c r="E294" s="3">
-        <v>2003</v>
+        <v>2012</v>
       </c>
       <c r="F294">
-        <v>34</v>
+        <v>11.4</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="s">
         <v>6</v>
       </c>
       <c r="B295" t="s">
         <v>7</v>
       </c>
       <c r="C295" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D295" s="2">
-        <v>38717</v>
+        <v>41639</v>
       </c>
       <c r="E295" s="3">
-        <v>2005</v>
+        <v>2013</v>
       </c>
       <c r="F295">
-        <v>17.2</v>
+        <v>14.6</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="s">
         <v>6</v>
       </c>
       <c r="B296" t="s">
         <v>7</v>
       </c>
       <c r="C296" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D296" s="2">
-        <v>39082</v>
+        <v>42004</v>
       </c>
       <c r="E296" s="3">
-        <v>2006</v>
+        <v>2014</v>
       </c>
       <c r="F296">
-        <v>17</v>
+        <v>14.6</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="s">
         <v>6</v>
       </c>
       <c r="B297" t="s">
         <v>7</v>
       </c>
       <c r="C297" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D297" s="2">
-        <v>39447</v>
+        <v>42369</v>
       </c>
       <c r="E297" s="3">
-        <v>2007</v>
+        <v>2015</v>
       </c>
       <c r="F297">
-        <v>5.3</v>
+        <v>10.4</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="s">
         <v>6</v>
       </c>
       <c r="B298" t="s">
         <v>7</v>
       </c>
       <c r="C298" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D298" s="2">
-        <v>39813</v>
+        <v>42735</v>
       </c>
       <c r="E298" s="3">
-        <v>2008</v>
+        <v>2016</v>
       </c>
       <c r="F298">
-        <v>5.4</v>
+        <v>8.1</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="s">
         <v>6</v>
       </c>
       <c r="B299" t="s">
         <v>7</v>
       </c>
       <c r="C299" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D299" s="2">
-        <v>40178</v>
+        <v>43100</v>
       </c>
       <c r="E299" s="3">
-        <v>2009</v>
+        <v>2017</v>
       </c>
       <c r="F299">
-        <v>4.5</v>
+        <v>9.1</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="s">
         <v>6</v>
       </c>
       <c r="B300" t="s">
         <v>7</v>
       </c>
       <c r="C300" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D300" s="2">
-        <v>40543</v>
+        <v>43465</v>
       </c>
       <c r="E300" s="3">
-        <v>2010</v>
+        <v>2018</v>
       </c>
       <c r="F300">
-        <v>4.7</v>
+        <v>8.4</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="s">
         <v>6</v>
       </c>
       <c r="B301" t="s">
         <v>7</v>
       </c>
       <c r="C301" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D301" s="2">
-        <v>40908</v>
+        <v>43830</v>
       </c>
       <c r="E301" s="3">
-        <v>2011</v>
+        <v>2019</v>
       </c>
       <c r="F301">
-        <v>6</v>
+        <v>8.9</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="s">
         <v>6</v>
       </c>
       <c r="B302" t="s">
         <v>7</v>
       </c>
       <c r="C302" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D302" s="2">
-        <v>41274</v>
+        <v>44196</v>
       </c>
       <c r="E302" s="3">
-        <v>2012</v>
+        <v>2020</v>
       </c>
       <c r="F302">
-        <v>5.5</v>
+        <v>6.733</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="s">
         <v>6</v>
       </c>
       <c r="B303" t="s">
         <v>7</v>
       </c>
       <c r="C303" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D303" s="2">
-        <v>41639</v>
+        <v>44561</v>
       </c>
       <c r="E303" s="3">
-        <v>2013</v>
+        <v>2021</v>
       </c>
       <c r="F303">
-        <v>5.2</v>
+        <v>10.4</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="s">
         <v>6</v>
       </c>
       <c r="B304" t="s">
         <v>7</v>
       </c>
       <c r="C304" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D304" s="2">
-        <v>42004</v>
+        <v>44926</v>
       </c>
       <c r="E304" s="3">
-        <v>2014</v>
+        <v>2022</v>
       </c>
       <c r="F304">
-        <v>5.9</v>
+        <v>8.46667</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="s">
         <v>6</v>
       </c>
       <c r="B305" t="s">
         <v>7</v>
       </c>
       <c r="C305" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D305" s="2">
-        <v>42369</v>
+        <v>45291</v>
       </c>
       <c r="E305" s="3">
-        <v>2015</v>
+        <v>2023</v>
       </c>
       <c r="F305">
-        <v>6.2</v>
+        <v>8.66667</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="s">
         <v>6</v>
       </c>
       <c r="B306" t="s">
         <v>7</v>
       </c>
       <c r="C306" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D306" s="2">
-        <v>42735</v>
+        <v>45657</v>
       </c>
       <c r="E306" s="3">
-        <v>2016</v>
+        <v>2024</v>
       </c>
       <c r="F306">
-        <v>8.2</v>
+        <v>4.966667</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="s">
         <v>6</v>
       </c>
       <c r="B307" t="s">
         <v>7</v>
       </c>
       <c r="C307" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D307" s="2">
-        <v>43100</v>
+        <v>46022</v>
       </c>
       <c r="E307" s="3">
-        <v>2017</v>
+        <v>2025</v>
       </c>
       <c r="F307">
-        <v>6.3</v>
+        <v>5.4</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="s">
         <v>6</v>
       </c>
       <c r="B308" t="s">
         <v>7</v>
       </c>
       <c r="C308" t="s">
         <v>26</v>
       </c>
       <c r="D308" s="2">
-        <v>43465</v>
+        <v>37621</v>
       </c>
       <c r="E308" s="3">
-        <v>2018</v>
+        <v>2002</v>
       </c>
       <c r="F308">
-        <v>8.8</v>
+        <v>24.4</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="s">
         <v>6</v>
       </c>
       <c r="B309" t="s">
         <v>7</v>
       </c>
       <c r="C309" t="s">
         <v>26</v>
       </c>
       <c r="D309" s="2">
-        <v>43830</v>
+        <v>37986</v>
       </c>
       <c r="E309" s="3">
-        <v>2019</v>
+        <v>2003</v>
       </c>
       <c r="F309">
-        <v>7.5</v>
+        <v>34</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="s">
         <v>6</v>
       </c>
       <c r="B310" t="s">
         <v>7</v>
       </c>
       <c r="C310" t="s">
         <v>26</v>
       </c>
       <c r="D310" s="2">
-        <v>44196</v>
+        <v>38717</v>
       </c>
       <c r="E310" s="3">
-        <v>2020</v>
+        <v>2005</v>
       </c>
       <c r="F310">
-        <v>12</v>
+        <v>17.2</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="s">
         <v>6</v>
       </c>
       <c r="B311" t="s">
         <v>7</v>
       </c>
       <c r="C311" t="s">
         <v>26</v>
       </c>
       <c r="D311" s="2">
-        <v>44561</v>
+        <v>39082</v>
       </c>
       <c r="E311" s="3">
-        <v>2021</v>
+        <v>2006</v>
       </c>
       <c r="F311">
-        <v>9.8</v>
+        <v>17</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="s">
         <v>6</v>
       </c>
       <c r="B312" t="s">
         <v>7</v>
       </c>
       <c r="C312" t="s">
         <v>26</v>
       </c>
       <c r="D312" s="2">
-        <v>44926</v>
+        <v>39447</v>
       </c>
       <c r="E312" s="3">
-        <v>2022</v>
+        <v>2007</v>
       </c>
       <c r="F312">
-        <v>9.8</v>
+        <v>5.3</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="s">
         <v>6</v>
       </c>
       <c r="B313" t="s">
         <v>7</v>
       </c>
       <c r="C313" t="s">
         <v>26</v>
       </c>
       <c r="D313" s="2">
-        <v>45291</v>
+        <v>39813</v>
       </c>
       <c r="E313" s="3">
-        <v>2023</v>
+        <v>2008</v>
       </c>
       <c r="F313">
-        <v>6.8</v>
+        <v>5.4</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="s">
         <v>6</v>
       </c>
       <c r="B314" t="s">
         <v>7</v>
       </c>
       <c r="C314" t="s">
         <v>26</v>
       </c>
       <c r="D314" s="2">
-        <v>45657</v>
+        <v>40178</v>
       </c>
       <c r="E314" s="3">
-        <v>2024</v>
+        <v>2009</v>
       </c>
       <c r="F314">
-        <v>7.6</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="s">
         <v>6</v>
       </c>
       <c r="B315" t="s">
         <v>7</v>
       </c>
       <c r="C315" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D315" s="2">
-        <v>39813</v>
+        <v>40543</v>
       </c>
       <c r="E315" s="3">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="F315">
-        <v>7.1</v>
+        <v>4.7</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="s">
         <v>6</v>
       </c>
       <c r="B316" t="s">
         <v>7</v>
       </c>
       <c r="C316" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D316" s="2">
-        <v>40178</v>
+        <v>40908</v>
       </c>
       <c r="E316" s="3">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="F316">
-        <v>6.6</v>
+        <v>6</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="s">
         <v>6</v>
       </c>
       <c r="B317" t="s">
         <v>7</v>
       </c>
       <c r="C317" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D317" s="2">
-        <v>40543</v>
+        <v>41274</v>
       </c>
       <c r="E317" s="3">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="F317">
-        <v>4.9</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="s">
         <v>6</v>
       </c>
       <c r="B318" t="s">
         <v>7</v>
       </c>
       <c r="C318" t="s">
+        <v>26</v>
+      </c>
+      <c r="D318" s="2">
+        <v>41639</v>
+      </c>
+      <c r="E318" s="3">
+        <v>2013</v>
+      </c>
+      <c r="F318">
+        <v>5.2</v>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" t="s">
+        <v>6</v>
+      </c>
+      <c r="B319" t="s">
+        <v>7</v>
+      </c>
+      <c r="C319" t="s">
+        <v>26</v>
+      </c>
+      <c r="D319" s="2">
+        <v>42004</v>
+      </c>
+      <c r="E319" s="3">
+        <v>2014</v>
+      </c>
+      <c r="F319">
+        <v>5.9</v>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" t="s">
+        <v>6</v>
+      </c>
+      <c r="B320" t="s">
+        <v>7</v>
+      </c>
+      <c r="C320" t="s">
+        <v>26</v>
+      </c>
+      <c r="D320" s="2">
+        <v>42369</v>
+      </c>
+      <c r="E320" s="3">
+        <v>2015</v>
+      </c>
+      <c r="F320">
+        <v>6.2</v>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" t="s">
+        <v>6</v>
+      </c>
+      <c r="B321" t="s">
+        <v>7</v>
+      </c>
+      <c r="C321" t="s">
+        <v>26</v>
+      </c>
+      <c r="D321" s="2">
+        <v>42735</v>
+      </c>
+      <c r="E321" s="3">
+        <v>2016</v>
+      </c>
+      <c r="F321">
+        <v>8.2</v>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" t="s">
+        <v>6</v>
+      </c>
+      <c r="B322" t="s">
+        <v>7</v>
+      </c>
+      <c r="C322" t="s">
+        <v>26</v>
+      </c>
+      <c r="D322" s="2">
+        <v>43100</v>
+      </c>
+      <c r="E322" s="3">
+        <v>2017</v>
+      </c>
+      <c r="F322">
+        <v>6.3</v>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" t="s">
+        <v>6</v>
+      </c>
+      <c r="B323" t="s">
+        <v>7</v>
+      </c>
+      <c r="C323" t="s">
+        <v>26</v>
+      </c>
+      <c r="D323" s="2">
+        <v>43465</v>
+      </c>
+      <c r="E323" s="3">
+        <v>2018</v>
+      </c>
+      <c r="F323">
+        <v>8.8</v>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" t="s">
+        <v>6</v>
+      </c>
+      <c r="B324" t="s">
+        <v>7</v>
+      </c>
+      <c r="C324" t="s">
+        <v>26</v>
+      </c>
+      <c r="D324" s="2">
+        <v>43830</v>
+      </c>
+      <c r="E324" s="3">
+        <v>2019</v>
+      </c>
+      <c r="F324">
+        <v>7.5</v>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" t="s">
+        <v>6</v>
+      </c>
+      <c r="B325" t="s">
+        <v>7</v>
+      </c>
+      <c r="C325" t="s">
+        <v>26</v>
+      </c>
+      <c r="D325" s="2">
+        <v>44196</v>
+      </c>
+      <c r="E325" s="3">
+        <v>2020</v>
+      </c>
+      <c r="F325">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" t="s">
+        <v>6</v>
+      </c>
+      <c r="B326" t="s">
+        <v>7</v>
+      </c>
+      <c r="C326" t="s">
+        <v>26</v>
+      </c>
+      <c r="D326" s="2">
+        <v>44561</v>
+      </c>
+      <c r="E326" s="3">
+        <v>2021</v>
+      </c>
+      <c r="F326">
+        <v>9.8</v>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" t="s">
+        <v>6</v>
+      </c>
+      <c r="B327" t="s">
+        <v>7</v>
+      </c>
+      <c r="C327" t="s">
+        <v>26</v>
+      </c>
+      <c r="D327" s="2">
+        <v>44926</v>
+      </c>
+      <c r="E327" s="3">
+        <v>2022</v>
+      </c>
+      <c r="F327">
+        <v>9.8</v>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" t="s">
+        <v>6</v>
+      </c>
+      <c r="B328" t="s">
+        <v>7</v>
+      </c>
+      <c r="C328" t="s">
+        <v>26</v>
+      </c>
+      <c r="D328" s="2">
+        <v>45291</v>
+      </c>
+      <c r="E328" s="3">
+        <v>2023</v>
+      </c>
+      <c r="F328">
+        <v>6.8</v>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" t="s">
+        <v>6</v>
+      </c>
+      <c r="B329" t="s">
+        <v>7</v>
+      </c>
+      <c r="C329" t="s">
+        <v>26</v>
+      </c>
+      <c r="D329" s="2">
+        <v>45657</v>
+      </c>
+      <c r="E329" s="3">
+        <v>2024</v>
+      </c>
+      <c r="F329">
+        <v>7.6</v>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" t="s">
+        <v>6</v>
+      </c>
+      <c r="B330" t="s">
+        <v>7</v>
+      </c>
+      <c r="C330" t="s">
+        <v>26</v>
+      </c>
+      <c r="D330" s="2">
+        <v>46022</v>
+      </c>
+      <c r="E330" s="3">
+        <v>2025</v>
+      </c>
+      <c r="F330">
+        <v>9.266667</v>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" t="s">
+        <v>6</v>
+      </c>
+      <c r="B331" t="s">
+        <v>7</v>
+      </c>
+      <c r="C331" t="s">
         <v>27</v>
       </c>
-      <c r="D318" s="2">
+      <c r="D331" s="2">
+        <v>39813</v>
+      </c>
+      <c r="E331" s="3">
+        <v>2008</v>
+      </c>
+      <c r="F331">
+        <v>7.1</v>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" t="s">
+        <v>6</v>
+      </c>
+      <c r="B332" t="s">
+        <v>7</v>
+      </c>
+      <c r="C332" t="s">
+        <v>27</v>
+      </c>
+      <c r="D332" s="2">
+        <v>40178</v>
+      </c>
+      <c r="E332" s="3">
+        <v>2009</v>
+      </c>
+      <c r="F332">
+        <v>6.6</v>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" t="s">
+        <v>6</v>
+      </c>
+      <c r="B333" t="s">
+        <v>7</v>
+      </c>
+      <c r="C333" t="s">
+        <v>27</v>
+      </c>
+      <c r="D333" s="2">
+        <v>40543</v>
+      </c>
+      <c r="E333" s="3">
+        <v>2010</v>
+      </c>
+      <c r="F333">
+        <v>4.9</v>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" t="s">
+        <v>6</v>
+      </c>
+      <c r="B334" t="s">
+        <v>7</v>
+      </c>
+      <c r="C334" t="s">
+        <v>27</v>
+      </c>
+      <c r="D334" s="2">
         <v>40908</v>
       </c>
-      <c r="E318" s="3">
+      <c r="E334" s="3">
         <v>2011</v>
       </c>
-      <c r="F318">
+      <c r="F334">
         <v>5.2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.69999999999999996" right="0.69999999999999996" top="0.75" bottom="0.75" header="0.29999999999999999" footer="0.29999999999999999"/>
   <pageSetup orientation="portrait" scale="100" paperSize="9" fitToWidth="0" fitToHeight="0" horizontalDpi="0" verticalDpi="0" copies="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>GemBox.Spreadsheet</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>