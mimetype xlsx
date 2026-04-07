--- v0 (2025-10-03)
+++ v1 (2026-04-07)
@@ -864,80 +864,80 @@
       </c>
       <c r="B22" t="s">
         <v>7</v>
       </c>
       <c r="C22" t="s">
         <v>13</v>
       </c>
       <c r="D22" s="2">
         <v>43465</v>
       </c>
       <c r="E22" s="3">
         <v>2018</v>
       </c>
       <c r="F22">
         <v>44</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>6</v>
       </c>
       <c r="B23" t="s">
         <v>7</v>
       </c>
       <c r="C23" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D23" s="2">
         <v>43830</v>
       </c>
       <c r="E23" s="3">
         <v>2019</v>
       </c>
       <c r="F23">
-        <v>89.7</v>
+        <v>55.6</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>6</v>
       </c>
       <c r="B24" t="s">
         <v>7</v>
       </c>
       <c r="C24" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D24" s="2">
         <v>43830</v>
       </c>
       <c r="E24" s="3">
         <v>2019</v>
       </c>
       <c r="F24">
-        <v>55.6</v>
+        <v>89.7</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>6</v>
       </c>
       <c r="B25" t="s">
         <v>7</v>
       </c>
       <c r="C25" t="s">
         <v>13</v>
       </c>
       <c r="D25" s="2">
         <v>44196</v>
       </c>
       <c r="E25" s="3">
         <v>2020</v>
       </c>
       <c r="F25">
         <v>70</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>6</v>